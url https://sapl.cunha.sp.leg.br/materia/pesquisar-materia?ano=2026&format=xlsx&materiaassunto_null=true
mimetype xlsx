--- v0 (2026-03-22)
+++ v1 (2026-05-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1872" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3120" uniqueCount="1192">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -227,50 +227,95 @@
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE MÃES DE NATIMORTO_x000D_
 E/OU MÃES COM ÓBITO FETAL A UM LEITO OU ALA_x000D_
 SEPARADA NAS UNIDADES DE SAÚDE NO ÂMBITO DO_x000D_
 MUNICÍPIO DE CUNHA.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3705/pl_011_2026_prefeito.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação aos _x000D_
 servidores públicos municipais em _x000D_
 exercício no Serviço de Atendimento _x000D_
 Móvel de Urgência – SAMU, no âmbito do _x000D_
 Município de Cunha – SP, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
+    <t>3775</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3775/ple_012_2026_prefeito_completo.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA _x000D_
+INCLUSÃO DE PROJETO E ATIVIDADE DOS RECURSOS DA _x000D_
+LEI FEDERAL ALDIR BLANC NA LEI ORÇAMENTÁRIA DO _x000D_
+EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3824</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Eduardo do Washington, Fabrício Irmão do Haroldo</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3824/pl_013_2026_eduardo_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL “REMÉDIO EM _x000D_
+CASA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3845</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3845/pl_014_2026_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES _x000D_
+ORÇAMENTÁRIAS DO MUNICÍPIO DE CUNHA _x000D_
+PARA O EXERCÍCIO FINANCEIRO DE 2027.</t>
+  </si>
+  <si>
     <t>3505</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Eduardo do Washington</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3505/pdl_001_2026_eduardo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE _x000D_
 CIDADANIA CUNHENSE A ISAEL DOMINGUES</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>Natã Monteiro</t>
   </si>
   <si>
@@ -346,50 +391,94 @@
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3677/pdl_009_2026_mauricio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA CUNHENSE A LORENA TOAYLA CARVALHO SILVA.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3678/pdl_010_2026_mauricio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA CUNHENSE A GEORGIA CARVALHO SILVA.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3709/pdl_011_2026_eduardo_x.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE _x000D_
 CIDADANIA CUNHENSE A PLINIO MARIO NASTARI.</t>
   </si>
   <si>
+    <t>3712</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3712/pdl_012_2026_jether.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE _x000D_
+CIDADANIA CUNHENSE A PEDRO PAULO DOS _x000D_
+SANTOS.</t>
+  </si>
+  <si>
+    <t>3788</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3788/pdl_013_2026_elaine.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA CUNHENSE A ANILSON CESAR DA SILVA.</t>
+  </si>
+  <si>
+    <t>3789</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3789/pdl_014_2026_jether.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE _x000D_
+CIDADANIA CUNHENSE A ODAIR DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>3794</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3794/pdl_015_2026_ronaldo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE _x000D_
+CIDADANIA CUNHENSE A GERSON ARTUR _x000D_
+FERNANDES LIMA JÚNIOR.</t>
+  </si>
+  <si>
     <t>3490</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Coelho</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3490/pr_001_2026_coelho.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE CUNHA/SP.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
@@ -442,78 +531,66 @@
   <si>
     <t>Indico nos termos regimentais ao Senhor Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito o Patrolamento  no bairro do jardim.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>Indico nos termos regimentais ao Senhor Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito o Patrolamento no Bairro do Mugango e Campista.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, ao Senhor Rodrigo Sérgio do Nascimento, Prefeito Municipal,que seja feito uma operação tapa buraco na rua coronel Macedo, pegando desde a clínica viva até laboratório Biogenesis.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, ao Senhor Rodrigo Sérgio do Nascimento, Prefeito Municipal,que seja feito um estudo para a iluminação do parque Lavapés e também atrás do ginásio, está muito escuro aquele pedaço causando desconforto as famílias que transitam por ali.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico nos termos regimentais, ao Senhor Rodrigo Sérgio do Nascimento, Prefeito Municipal,e seja feito um tapa buraco na rotatória da cooperativa.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico nos termos regimentais, ao Senhor Rodrigo Sérgio do Nascimento, Prefeito Municipal,que seja feito uma lombada elevada perto do deck Neto do Duca, atrás da padaria Carvalho, visto que agora temos embarque e desembarque de pedestres.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico nos termos regimentais, ao Senhor Rodrigo Sérgio do Nascimento, Prefeito Municipal,que o setor responsável possa refazer a tampa de um bueiro e a calçada ao lado da casa da festa, em frente a floricultura do Paulo Teodoro está toda quebrada, visto que a mesma seria ponto de encontro de crianças para pegar ônibus para ir à escola.</t>
   </si>
   <si>
     <t>3518</t>
-  </si>
-[...1 lines deleted...]
-    <t>15</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja feita a manutenção (troca de linhas e pranchas) da ponte próxima à residência do Chiquinho das Tamancas, no Distrito de Campos Novos.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja feito o cascalhamento e pedregulhamento da estrada do Bairro da Guaricanga.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja feita a roçada das margens da Rodovia Vicinal Ignácio Bebiano dos Reis e a pintura das faixas amarelas da via.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
@@ -1480,50 +1557,970 @@
     <t>123</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, ao Senhor Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito o reparo na cabeceira da ponte de cimento próximo a Propriedade do Sr Alonso Ribeiro no Bairro do Bangu.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Breno Carvalho</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja feito reparos estrada do Macuco próximo celeiro do Guto.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja feito reparos ponto crítico estrada Vassouras X Ponte quebrada.</t>
+  </si>
+  <si>
+    <t>3720</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Indico ao setor responsável que verifique possibilidade de colocar um bebedouro na quadra da escola Cantinho só céu no Alto do Jovino, crianças usam aquele espaço para esporte e ali havia uma torneira que foi retirada ,a população pede que seja colocada outra opção para que essa crianças façam sua hidratação.</t>
+  </si>
+  <si>
+    <t>3721</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Indico ao setor responsável que verifique a possibilidade de colocar Internet no Posto saúde Idmauro Pereira Barra do Bié ,esse melhoria se faz necessário para atendimento médico na unidade .</t>
+  </si>
+  <si>
+    <t>3723</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a manutenção do jardim do Posto de Saúde Paulo Jarbas no Bairro do Cajuru.</t>
+  </si>
+  <si>
+    <t>3724</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a manutenção do calçamento da Rua Manoel Prudente de Toledo entre o Mercadinho do Cajuru e o Mercadinho Ideal.</t>
+  </si>
+  <si>
+    <t>3729</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Indico ao senhor prefeito municipal, nos termos da legislação vigente, que seja relaizada a manutenção do calçamento da Praça Prudente Guimarães, altura do número 62 (pouco abaixo do Posto de Saúde Daher Pedro).</t>
+  </si>
+  <si>
+    <t>3730</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Indico ao senhor prefeito municipal, nos termos da legislação vigente, que seja relaizada a manutenção do calçamento da Rua Mario Rodrigues da Silva, altura do número 259 (em frente a casa do Ci Pedreiro).</t>
+  </si>
+  <si>
+    <t>3738</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>Indico nos termos regimentais, ao Senhor, Rodrigo Sergio do Nascimento, Prefeito Municipal, que estude a possibilidade de estar fazendo o patrolamento e cascalhamento na entrada do Bairro do Ribeirão</t>
+  </si>
+  <si>
+    <t>3739</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>Indico nos Termos regimentais, ao Senhor Rodrigo Sergio do Nascimento, Prefeito Municipal, que estude a possibilidade de estar colocando na Vila São José no Bairro do Engenho, pois já existe os postes são 12 luminárias a vila possui mais de 30 casas no bairro.</t>
+  </si>
+  <si>
+    <t>3740</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Indico nos termos regimentais ao Senhor Rodrigo Sergio do Nascimento , Prefeito municipal, que estude a possibilidade de estar colocando um proteção na Avenida Lavapés em frente ao estacionamento.</t>
+  </si>
+  <si>
+    <t>3741</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito Municipal de Cunha, a necessidade urgente de manutenção na Travessa Victor Amato Filho. A via se encontra em estado precário, com buracos e sinalização deficiente, o que tem causado transtornos e riscos aos usuários da via.</t>
+  </si>
+  <si>
+    <t>3742</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito de Cunha, indico, nos termos regimentais, a necessidade de instalação de mais uma caixa d’água, mesas para merenda, e ampliação da cozinha na escola do bairro da Catioca. Os itens indicados são fundamentais para garantir a segurança hídrica, alimentar e fomentar a aprendizagem dos alunos. Conto com sua atenção e providências.”</t>
+  </si>
+  <si>
+    <t>3743</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao senhor prefeito de Cunha, que faça um trabalho com material asfáltico no Residencial Primavera, como foi feito na Rua José João do Carmo, localizada atrás da Auto Elétrica do Pinhão.</t>
+  </si>
+  <si>
+    <t>3744</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao senhor prefeito de Cunha, que seja feita na escola José Mauro Veras uma área de espaço recreativo.Essa área de parquinho é essencial para o desenvolvimento pleno dos alunos da Educação Infantil, inclusive no que concerne às exigências da BNCC.</t>
+  </si>
+  <si>
+    <t>3745</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Indico ao senhor prefeito de Cunha, nos termos regimentais, que seja estudada a possibilidade de uma parceria público-privada que contemple, de fato, melhores cuidados e investimentos no espaço da área da Cachoeira do Pimenta. Essa área é um patrimônio natural de Cunha que necessita de melhores cuidados. Além disso, se bem gerida, pode se tornar ainda mais importante para o turismo de Cunha.</t>
+  </si>
+  <si>
+    <t>3746</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao senhor prefeito municipal de Cunha, que seja feita uma campanha de divulgação do programa Contrata Mais Brasil. O programa visa o favorecimento dos MEIs da cidade para a realização de trabalhos para a prefeitura, câmara e todas as Secretarias Municipais. Isso favorecerá nossos MEIs, irá gerar mais renda para nossos empreendedores e fará o dinheiro circular dentro do próprio município.</t>
+  </si>
+  <si>
+    <t>3747</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito o Patrolamento estrada desde a entrada Jacui X Várzea Do Joaquim Rosa X Capivara X Cachoeira Dos Rodrigues X Pinheiro.</t>
+  </si>
+  <si>
+    <t>3748</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito o patrolamento estrada do Macuco sentido Barra Do Chico Do Lau.</t>
+  </si>
+  <si>
+    <t>3749</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito melhorias nas ruas Jardim Primavera. Os moradores estão tendo dificuldades em dias de chuvas, pois está com muitos buracos e lama em alguns pontos.</t>
+  </si>
+  <si>
+    <t>3750</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito a  limpeza e colocação de tampas em dois bueiros na esquina do Sr Valmir Queijeiro.</t>
+  </si>
+  <si>
+    <t>3751</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito a manutenção da estrada próximo ao Sr José Márcio no Bairro do Bangú sentido Sítio Dos Veloso no Maná.</t>
+  </si>
+  <si>
+    <t>3752</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito melhorias em alguns pontos Bairro Do Macuco sentido Bairro da Sororoca .</t>
+  </si>
+  <si>
+    <t>3753</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que estude a possibilidade de colocação de material,cascalho,ou pedra brita estrada ponte Furada próximo a propriedade Sr Silvoney.</t>
+  </si>
+  <si>
+    <t>3754</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito  a limpeza Avenida Antônio Luiz Monteiro próximo a casa Sr. Mandi.</t>
+  </si>
+  <si>
+    <t>3755</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que estude a possibilidade de construção de pontos de ônibus em vários pontos de parada na cidade, principalmente embarque e desembarque de estudantes.</t>
+  </si>
+  <si>
+    <t>3756</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Solicito ao setores responsáveis A limpeza da rua Plinio Pereira Coelho (rua do carreta )</t>
+  </si>
+  <si>
+    <t>3763</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal que estude a viabilidade de implantação de sistemas de reconhecimento facial nas escolas públicas do município._x000D_
+   O objetivo da proposta é reforçar a segurança escolar, permitindo que, no momento em que o aluno adentrar a unidade de ensino, o sistema registre a presença e envie automaticamente uma notificação aos pais ou responsáveis, informando que a criança chegou à escola.</t>
+  </si>
+  <si>
+    <t>3764</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha e ao setores responsáveis  a possibilidade de fazer um palhativo na estrada do jardim</t>
+  </si>
+  <si>
+    <t>3765</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha e ao setores responsáveis a manutenção da rua Maria Joana do Nascimento, está em péssima condições de tráfego veículos e até mesmo pedestres .</t>
+  </si>
+  <si>
+    <t>3766</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha e ao setores responsáveis Manutenção e operação tapa buraco com urgência na Avenida Antônio Luiz Monteiro (trecho da rodoviária até a cooperativa) .</t>
+  </si>
+  <si>
+    <t>3767</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal e aos setores responsáveis que seja feito a limpeza e manutenção do parquinho , campo futebol , academia ao ar livre do bairro do motor</t>
+  </si>
+  <si>
+    <t>3768</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito para fazer patrolamento e cascalhamento na estrada do macuco/barra do Chico do Lau.</t>
+  </si>
+  <si>
+    <t>3769</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feito o Patrolamento e cascalhamento da estrada do Carrasquinho/barra do Chico do Lau.</t>
+  </si>
+  <si>
+    <t>3770</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feito o Patrolamento e cascalhamento da estrada do Canjara.</t>
+  </si>
+  <si>
+    <t>3771</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feito o Patrolamento e cascalhamento na estrada do bairro do oriente.</t>
+  </si>
+  <si>
+    <t>3772</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feito o Patrolamento e cascalhamento da estrada do jardim.</t>
+  </si>
+  <si>
+    <t>3773</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que volte o plantão da ambulância como era antigamente. Vinte e quatro horas, ou pelo menos até as duas da manhã.</t>
+  </si>
+  <si>
+    <t>3774</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que a prefeitura alugue um espaço pra que aconteçam os velórios, até que o velório municipal seja reformado.</t>
+  </si>
+  <si>
+    <t>3776</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito Municipal nos termos da legislação vigente, que seja realizado o patrolamento da estrada do Monjolo em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>3780</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Indico ao setor responsável que verifique a possibilidade colocar placas de redução de velocidade e lombada na Rua Manoel Prudente de Toledo. Os veículos que acessam a Rua quando saem da Rodovia Salvador Pacetti entram em alta velocidade, o que pode ocasionar acidentes.</t>
+  </si>
+  <si>
+    <t>3781</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Reforço, indicação ao setor responsável que providencie melhorias na ponte das Tamancas,próximo casa do Senhor Chiquinho.</t>
+  </si>
+  <si>
+    <t>3782</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Reforço ,indicação já realizada por várias vezes por esse vereador ,pedindo que o setor responsável providencie melhorias de poda de árvores e roçada co centro comunitário Alfredo Antônio de Moraes no Bairro do Jacui Mirim.</t>
+  </si>
+  <si>
+    <t>3783</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Reforço a indicação já realizada por várias vezes ao setor responsável  que que realize melhorias na estrada do Bairro da Guaricanga.</t>
+  </si>
+  <si>
+    <t>3784</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Indico ao setor responsável, que realize o patrolamento das estradas dos Bairros Bocaina de São Roque e Bocaininha de Santa Luzia .</t>
+  </si>
+  <si>
+    <t>3785</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Indico ao setor responsável que faça reforma no banheiro público no Bairro da Bocaina e também limpeza da praça.</t>
+  </si>
+  <si>
+    <t>3793</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que o benefício previsto no Art. 64 da Lei Municipal nº 1250/2009, conhecido como adicional de local de exercício (ALE) seja estendido aos professores que se deslocarem para formações oriundas de convocação pela Secretaria Municipal de Educação, bem como para os professores eventuais que ministrem aulas nas escolas que fazem jus ao benefício.</t>
+  </si>
+  <si>
+    <t>3796</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que tome as medidas necessárias para a regulamentação, no que couber, da Lei nº 1979/2025 e que seja feita a fiscalização para a efetiva aplicação desta lei que proíbe o trânsito de bitrem nas rodovias vicinais do Município.</t>
+  </si>
+  <si>
+    <t>3797</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Indica a Secretaria de Saúde que verifique a possibilidade de fornecimento de sistema de monitoramento contínuo de glicose para pessoas com Diabetes tipo 1. Esse aparelho é muito importante para essas pessoas, pois, previne situações graves causadas pela variação de glicose, além de melhorar a qualidade de vida, especialmente de crianças e idosos.</t>
+  </si>
+  <si>
+    <t>3798</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feita a manutenção da Rua São Vicente de Paulo - rua que dá acesso ao Lar dos Velhinhos.</t>
+  </si>
+  <si>
+    <t>3799</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja refeita a ponte de cimento do Bairro da Gândara.</t>
+  </si>
+  <si>
+    <t>3800</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feito o patrolamento das estradas dos Bairros Monjolo e Bangu.</t>
+  </si>
+  <si>
+    <t>3801</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sérgio do Nascimento, que seja feito a manutenção com urgência na estrada do Bairro da Vargem Do Gonzaga .</t>
+  </si>
+  <si>
+    <t>3802</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito a manutenção na estrada Bairro do Solapão.</t>
+  </si>
+  <si>
+    <t>3803</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito a manutenção na estrada Bairro da Beija Uva sentido Samambaia.</t>
+  </si>
+  <si>
+    <t>3804</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito a manutenção com urgência na estrada Bairro da Guaricanga e Tijuco Preto.</t>
+  </si>
+  <si>
+    <t>3805</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito a manutenção com urgência na estrada Bairro do Pinhal sentido Bairro da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>3806</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja  colocada novas lixeiras na cachoeira do pimenta e cachoeira do Desterro.</t>
+  </si>
+  <si>
+    <t>3807</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feita feito o patrolamento das estradas dos Bairros; Quilombinho, Bananal, Itararé e Três Pontes</t>
+  </si>
+  <si>
+    <t>3808</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que estude a possibilidade de promover uma audiência pública com o objetivo de revisar a Lei Municipal nº 1250/2009 (plano de carreira do Magistério) e a Lei Municipal nº 1927/2023 (plano de carreira dos servidores), já que em ambas há vários pontos a serem modernizados para que a vida funcional destes servidores seja melhor atendida.</t>
+  </si>
+  <si>
+    <t>3812</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal e aos setores responsáveis a possibilidade de fazer uma lombada na rua Joaquim Nabuco, próximo à casa do sr Fabinho da ração a possibilidade de fazer uma lombada ,pois é trecho movimentado e tem muitos veículos e motos passando em alto velocidade.</t>
+  </si>
+  <si>
+    <t>3813</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável de engenharia da Prefeitura Municipal a solicitação para vistoria, avaliação e reavaliação da Rua Joaquim Nabuco, nas proximidades da residência conhecida como “Casa do Fabinho da Ração”._x000D_
+ A presente indicação se faz necessária, tendo em vista que a referida via apresenta sinais de que está cedendo, o que gera grande preocupação e risco iminente de acidentes, podendo inclusive ocorrer deslizamento ou comprometimento total da estrutura da rua._x000D_
+_x000D_
+Ressalta-se que se trata de uma via de extrema importância para o município, pois funciona como acesso alternativo (plano B) à Santa Casa, sendo utilizada inclusive por veículos em situações de emergência. Caso a via principal esteja interditada, esta rua se torna o único acesso disponível, o que reforça ainda mais a urgência de providências.</t>
+  </si>
+  <si>
+    <t>3815</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito o patrolamento e recuperação da estrada do bairro do Campo Belo.</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal ,Rodrigo Sergio do Nascimento, que seja feita a  Limpeza e manutenção da rua Maria Juana; muito entulho, lixos e buracos, a rua está intransitável!</t>
+  </si>
+  <si>
+    <t>3817</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal Rodrigo Sergio do Nascimento, que no  "Beco do Zelão",assim conhecida por todos, a qual possui um  escadão que necessita de um corrimão,os degraus são bem largos e acaba cansando e calçadão extenso, onde a  maioria das pessoas escolhem esse acesso por ser mais rápido para chegar no centro!_x000D_
+A população pede e necessita de um corrimão, o qual oferece segurança e mais conforto para enfrentar tamanhos degraus!</t>
+  </si>
+  <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que  o Setor responsável estude a possibilidade da retirada do espaço para depósito de lixo na represa do Arthur!_x000D_
+A lixeira é aberta, junta animais peçonhentos, tá virando descarte para moradores de outros locais! A situação está insalubre e necessita de uma medida urgente!</t>
+  </si>
+  <si>
+    <t>3819</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Reintero ao Senhor Prefeito Municipal de Cunha, Rodrigo Sergio do Nascimento onde os moradores da Rua Comendador João Vaz, aguardam uma resposta sobre a possibilidade de retirada de vagas para motos, uma medida necessária e que muito vão contribuir com o trânsito da mesma!</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Reintero ao Senhor Prefeito Municipal de Cunha, Rodrigo Sergio do Nascimento relatando que os moradores aguardam a pintura da faixa de pedestre em frente o Posto de Saúde Daher Pedro. Essa semana dois munícipes idosos sofreram uma queda ,pois precisam atravessar rápido e com isso os idosos e usuários da unidade de saúde acabam se machucando com medo de acidentes!</t>
+  </si>
+  <si>
+    <t>3821</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Indico nos termos regimentais, ao Sr Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito o reparo paliativo no morro da maninha com muitos buracos no asfalto.</t>
+  </si>
+  <si>
+    <t>3822</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Indico nos termos regimentais, ao Sr Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito a limpeza meio fio, e pintura da mesma, na travessa Pedro de Toledo no Bairro do Falcão.</t>
+  </si>
+  <si>
+    <t>3823</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Indico nos ternos regimentais, ao Sr Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito reparos na estrada que liga Campos Novos ao Bairro do Vidro com Muitos buracos.</t>
+  </si>
+  <si>
+    <t>3825</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável ,seja realizada a finalização do muro localizado na parte posterior da garagem municipal._x000D_
+A ausência do fechamento adequado tem gerado preocupações, especialmente para os moradores das residências localizadas nos fundos, que relatam a queda de sujeira e também questões relacionadas à segurança._x000D_
+_x000D_
+Dessa forma, a conclusão do muro proporcionará maior proteção, organização do espaço público e tranquilidade aos moradores vizinhos.</t>
+  </si>
+  <si>
+    <t>3826</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável que sejam adotadas providências para garantir o fornecimento contínuo de tiras reagentes para medição de glicemia, bem como avaliar a possibilidade de disponibilização de sensores de monitoramento contínuo de glicose para pacientes diabéticos do município._x000D_
+_x000D_
+JUSTIFICATIVA_x000D_
+_x000D_
+A presente indicação se faz necessária tendo em vista que, embora o fornecimento das tiras reagentes não esteja em falta de forma permanente, há registros de faltas pontuais que acabam prejudicando diretamente os pacientes que dependem desse insumo para o controle diário da diabetes._x000D_
+_x000D_
+Ressalta-se que o monitoramento adequado da glicemia é essencial para evitar complicações graves decorrentes da doença, sendo um direito básico do paciente e uma medida de prevenção que reduz, inclusive, custos futuros ao sistema público de saúde.</t>
+  </si>
+  <si>
+    <t>3827</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável. A manutenção da quadra de areia do parque nova Cunha , está sem tela , e precisa ser colocado mais areia .</t>
+  </si>
+  <si>
+    <t>3828</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável que seja feito operação tapa buraco na Alameda Lavapés</t>
+  </si>
+  <si>
+    <t>3829</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito o patrolamento das estradas: Taboão ao Sertão do Rio Manso, Guarajanga, e  Barra do Chico do Lau.</t>
+  </si>
+  <si>
+    <t>3830</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feita a roçada do centro esportivo do motor e rotatória.</t>
+  </si>
+  <si>
+    <t>3831</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito o aterro da linha de tubo no bairro do Guarajanga.</t>
+  </si>
+  <si>
+    <t>3832</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, que seja feito patrolamento da estrada do Bairro do Engenho.</t>
+  </si>
+  <si>
+    <t>3833</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>Indico nos termos regimentais, ao Sr Rodrigo Sergio do Nascimento, Prefeito Municipal, que seja feito a manutenção tapa buraco na rua Maria Joana do Nascimento.</t>
+  </si>
+  <si>
+    <t>3834</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>Indico nos termos regimentais, ao Sr Rodrigo Sergio do Nascimento, Prefeito Municipal, feito a operação tapa buraco na rua João Roberto de Toledo.</t>
+  </si>
+  <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que, por meio do setor competente, seja realizado um levantamento dos veículos, maquinários, ambulâncias e vans pertencentes à frota municipal que se encontram inservíveis ou sem condições de uso, visando posteriormente a realização de leilão público desses bens._x000D_
+_x000D_
+Indico ainda que os recursos arrecadados com o referido leilão sejam destinados à aquisição de novos veículos e equipamentos para atender as demandas da municipalidade.</t>
+  </si>
+  <si>
+    <t>3838</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, nos termos regimentais, que sejam adotadas as providências necessárias para instituir, regulamentar e efetivar a emissão do Cartão de Estacionamento para Vagas Especiais, destinado a idosos e pessoas com deficiência ou mobilidade reduzida, no âmbito Municipal.</t>
+  </si>
+  <si>
+    <t>3848</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>indico nas formas regimentais ao Senhor Prefeito Municipal Rodrigo Sergio do Nascimento que seja feita a manutenção e cascalhamento da Rua: Lescar Ferreira Mendes,bairro da Vila Rica!_x000D_
+Os moradores e usuários da rua ,solicitam uma manutenção,pois a mesma se encontra com muitos buracos e pedras soltas, situação que pedestres e motoqueiros constantemente vem sofrendo acidentes ,aguardamos uma solução do setor responsável.</t>
+  </si>
+  <si>
+    <t>3849</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, onde venho  reforçar o pedido de manutenção das estradas : bairro do Monjolo,Bairro do Balaeiro ,Bairro do Jaguarão, Bairro do Pinheiro e Várzea do Joaquim Rosa!</t>
+  </si>
+  <si>
+    <t>3850</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento , o reforço dos  pedidos de um Corrimão no escadão do "Beco do Zelão"!_x000D_
+Lombada na Avenida Francisco da Cunha Menezes e Antônio Luiz Monteiro!</t>
+  </si>
+  <si>
+    <t>3851</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>Indico nas formas regimentais ao Senhor Prefeito Municipal, Rodrigo Sergio do Nascimento, reforçando o pedido da pintura da faixa de pedestre em frente ao posto de saúde Daher Pedro!_x000D_
+Também venho reforçar  o pedido da pintura das faixas de sinalização no bairro da Várzea do Gouvêa.</t>
+  </si>
+  <si>
+    <t>3852</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal , que seja feito operação tapa buraco em frente a propriedade do Sr João bolacha e também seja feito o patrolamento e Cascalhamento da estrada do monjolo com urgência.</t>
+  </si>
+  <si>
+    <t>3853</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha, que determine aos setores competentes o estudo da aplicação da Lei nº 11.738/2008, que institui o piso salarial profissional nacional no que tange a distribuição da carga horária para os profissionais do magistério público da educação básica, bem como a análise de seus impactos e da viabilidade de adequação no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>3854</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal Que seja feito um paliativo nas ruas do residencial primavera na qual se encontram em péssimas condições …..</t>
+  </si>
+  <si>
+    <t>3855</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha, que determine ao setor responsável a finalização de um pequeno trecho de recapeamento no final da Rua José João do Carmo Filho, onde ficou inacabado aproximadamente 30 metros da via.</t>
+  </si>
+  <si>
+    <t>3856</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha, que determine ao setor responsável que seja realizada a manutenção da estrada do Bairro do Ribeirão, pois há trechos com muitos buracos, dificultando a circulação.</t>
+  </si>
+  <si>
+    <t>3857</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Senhor Prefeito Municipal de Cunha, que determine ao setor responsável a instalação de iluminação e corrimão na escada que liga a Rua Benedito José Coelho à Rua Farmacêutico Eduardo Querido, localizada ao lado do Paulinho Motos.</t>
+  </si>
+  <si>
+    <t>3858</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável. Que seja feito uma manutenção na estrada que dá acesso a cachoeira do Desterro e também seja feito a roçada da mesma .</t>
+  </si>
+  <si>
+    <t>3859</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável. Que seja feito um patrolamento e Cascalhamento na estrada campo belo .</t>
+  </si>
+  <si>
+    <t>3860</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, que seja encaminhada ao setor responsável.Que seja feito a manutenção e troca de iluminação que estão queimadas no campo do falcão com urgência.</t>
+  </si>
+  <si>
+    <t>3861</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>indico nos termos regimentais ao Senhor Rodrigo Sérgio do Nascimento, Prefeito Municipal, que seja feito reparos na ponte do Bairro do Jaguarão.</t>
+  </si>
+  <si>
+    <t>3862</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>indico nos termos regimentais ao Senhor Rodrigo Sergio do Nascimento prefeito municipal, que seja feito o conserto dos broquetes do Bairro do Paiol Velho.</t>
+  </si>
+  <si>
+    <t>3863</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>indico nos termos regimentais ao Senhor Rodrigo Sergio do Nascimento prefeito municipal que seja feito a construção de duas salas de aula, sendo uma na escola do Bairro do Cedro e outra na escola Bairro do Paraitinga.</t>
+  </si>
+  <si>
+    <t>3864</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feita a limpeza e remoção de entulho da Rua Zeladora Zulmira de Oliveira Campos, bem como a capina da calçada.</t>
+  </si>
+  <si>
+    <t>3865</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja colocada placa na Rua Zeladora Zulmira de Oliveira Campos indicando a mão única na Rua Santa Terezinha, assim como indica a placa colocada na Rua Prefeito Osmar Felipe. De outra maneira, há risco de acidentes já que a Rua Santa Terezinha é indicada como mão única para quem vem da Prefeito Osmar Felipe, mas não para quem vem da Zeladora Zulmira de Oliveira Campos.</t>
+  </si>
+  <si>
+    <t>3866</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que seja feita manutenção na Quadra da Bocaina com troca do piso e das luminárias.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maurício Multimarcas, Breno Carvalho, Coelho, Fabrício Irmão do Haroldo, Jether da Santa Casa, Natã Monteiro, Ronaldo da Farmácia</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Nairzinha do Peixe. Apresento através desta moção meus sentimentos e solidariedade aos familiares.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Maria de Lurdes Santos Roque. Apresento através desta moção meus sentimentos e solidariedade aos familiares.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
@@ -1890,80 +2887,317 @@
   </si>
   <si>
     <t>Moção de Congratulações ao Bispo Dom Joaquim Wladimir Lopes Dias, ao Coordenador Eraldo Silva e ao Padre Genaro Brandão pela relevante iniciativa de publicidade da Campanha da Fraternidade e pela promoção de sessões solenes voltadas ao alerta da classe política sobre a vulnerabilidade social._x000D_
 Justificativa: A presente proposição visa homenagear e reconhecer publicamente o trabalho desenvolvido pelo Excelentíssimo e Reverendíssimo Bispo Diocesano Dom Joaquim Wladimir Lopes Dias, pelo Coordenador Eraldo Silva e pelo Reverendo Padre Genaro Brandão._x000D_
 _x000D_
 A iniciativa de dar ampla publicidade à Campanha da Fraternidade, aliada à realização de sessões solenes em diversas Casas Legislativas, demonstra um compromisso louvável com a justiça social e a cidadania. Tais ações possuem o objetivo fundamental de sensibilizar e alertar a classe política sobre a situação precária das pessoas em situação de vulnerabilidade, que mais necessitam de amparo do poder público._x000D_
 _x000D_
 A articulação promovida por estes líderes reforça a importância do diálogo entre as instituições e a Igreja na busca por soluções que combatam a desigualdade e promovam a dignidade da pessoa humana. Diante do impacto positivo dessa mobilização para a conscientização política e social, esta Casa Legislativa não poderia deixar de expressar seu reconhecimento.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>Coelho, Jether da Santa Casa, Natã Monteiro</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Excelentíssimo Senhor Prefeito Municipal, Rodrigo Sérgio do Nascimento, estendendo este reconhecimento ao Excelentíssimo Senhor Governador do Estado de São Paulo, Tarcísio de Freitas, ao Excelentíssimo Senhor Deputado Estadual e Presidente da ALESP, André do Prado, e à Senhora Diretora do DER - CGR 6 – Taubaté, Camila Fernanda Borges Lopes, pela relevante conquista da municipalização da SPA 046/171._x000D_
 Justificativa: Esta medida representa um marco administrativo e político para o município de Cunha. A transferência da jurisdição desta via para o âmbito municipal devolve à cidade o direito pleno de administrar, conservar e intervir em um dos principais acessos e corredores urbanos da nossa localidade._x000D_
 _x000D_
 A municipalização permitirá maior agilidade em ações de manutenção, melhorias na infraestrutura viária e a implementação de projetos de urbanização que atendam diretamente aos anseios da população local e dos visitantes. Tal conquista é fruto de gestão estratégica e compromisso com a autonomia administrativa de Cunha, viabilizada pelo apoio fundamental do Governo do Estado, da Assembleia Legislativa e da diretoria regional do DER.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
+    <t>Elaine Nogueira, Maurício Multimarcas</t>
+  </si>
+  <si>
     <t>Moção de Pesar pelo falecimento de José Alfredo do Parque Nova Cunha. Apresento através desta moção meus sentimentos e solidariedade aos familiares.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>Jether da Santa Casa, Fabrício Irmão do Haroldo</t>
+    <t>Jether da Santa Casa, Eduardo do Washington, Fabrício Irmão do Haroldo, Maurício Multimarcas, Ronaldo da Farmácia</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Osmar Novaes da Silva.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
+    <t>Breno Carvalho, Coelho, Eduardo do Washington, Maurício Multimarcas, Ronaldo da Farmácia</t>
+  </si>
+  <si>
     <t>Moção pesar falecimento sr Agenor Fabrício. Apresento através desta moção meus sentimentos e solidariedade aos familiares.</t>
   </si>
   <si>
     <t>3710</t>
+  </si>
+  <si>
+    <t>Eduardo do Washington, Maurício Multimarcas, Natã Monteiro</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao CB - Anderson Virgínio dos Santos. A Câmara Municipal de Cunha vem, por meio desta, expressar seu mais sincero reconhecimento e gratidão ao Policial Militar Anderson, pelos relevantes serviços prestados à nossa comunidade durante o período em que esteve atuando neste município._x000D_
 _x000D_
 Ao longo de sua permanência em Cunha, demonstrou profissionalismo, dedicação, coragem e compromisso com a segurança pública, contribuindo de forma significativa para a tranquilidade e o bem-estar da população._x000D_
 _x000D_
 Sua atuação sempre pautada na ética, respeito e responsabilidade deixou um legado de confiança junto aos munícipes, sendo digno de nosso reconhecimento e apreço._x000D_
 _x000D_
 Em razão de sua transferência para o município de Aparecida, registramos nossos agradecimentos por todo o trabalho realizado, desejando-lhe sucesso em sua nova jornada, certos de que continuará desempenhando sua missão com o mesmo empenho e excelência.</t>
   </si>
   <si>
+    <t>3711</t>
+  </si>
+  <si>
+    <t>Moção de Agradecimento ao Cabo da Polícia Militar Anderson José da Costa Monteiro. A Câmara Municipal de Cunha vem, por meio desta, expressar seu mais sincero reconhecimento e gratidão ao Cabo da Polícia Militar Anderson José da Costa Monteiro, pelos relevantes serviços prestados à nossa comunidade durante o período em que esteve atuando neste município._x000D_
+_x000D_
+Ao longo de sua permanência em Cunha, demonstrou profissionalismo, dedicação, coragem e compromisso com a segurança pública, contribuindo de forma significativa para a tranquilidade e o bem-estar da população._x000D_
+_x000D_
+Sua atuação, sempre pautada na ética, respeito e responsabilidade, deixou um legado de confiança junto aos munícipes, sendo digno de nosso reconhecimento e apreço._x000D_
+_x000D_
+Em razão de sua transferência para o município de Guaratinguetá, registramos nossos agradecimentos por todo o trabalho realizado, desejando-lhe sucesso em sua nova jornada, certos de que continuará desempenhando sua missão com o mesmo empenho e excelência._x000D_
+_x000D_
+Que esta moção sirva como forma de reconhecimento público e gratidão por sua importante contribuição à cidade de Cunha.</t>
+  </si>
+  <si>
+    <t>3722</t>
+  </si>
+  <si>
+    <t>Breno Carvalho, Eduardo do Washington, Fabrício Irmão do Haroldo, Jether da Santa Casa, Maurício Multimarcas, Natã Monteiro, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Cunha, no uso de suas atribuições regimentais, e após a devida aprovação em Plenário, manifesta seu mais profundo louvor e congratulações à Rádio Serrana FM e ao seu fundador e diretor, sr. José Antônio de Oliveira, pelos 25 anos de serviços ininterruptos prestados à comunidade cunhense._x000D_
+_x000D_
+Justificativa_x000D_
+A presente moção fundamenta-se no reconhecimento histórico e social de uma instituição que se tornou pilar da comunicação e da cultura em nosso município. Ao completar um quarto de século, a Rádio Serrana FM não apenas celebra uma marca temporal, mas reafirma seu compromisso com a transparência, o entretenimento e a utilidade pública. _x000D_
+Sob a liderança visionária do Sr. José Antônio de Oliveira, a emissora tem desempenhado um papel vital na integração da sociedade de Cunha, servindo como canal de voz para o cidadão e instrumento de difusão das tradições locais. Sua dedicação ao longo dessas décadas reflete um trabalho pautado pela ética e pelo respeito aos ouvintes, fortalecendo a democracia e o desenvolvimento regional. _x000D_
+Diante da relevância desta trajetória, esta Casa de Leis não poderia deixar de registrar sua homenagem àqueles que, com profissionalismo e paixão, fazem da Rádio Serrana FM um patrimônio da cidade de Cunha.</t>
+  </si>
+  <si>
+    <t>3725</t>
+  </si>
+  <si>
+    <t>Ronaldo da Farmácia, Breno Carvalho, Eduardo do Washington, Maurício Multimarcas, Natã Monteiro</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Ilustríssimo Senhor José Ludgero de Almeida Siqueira (Zé Idmauro), farmacêutico, em reconhecimento à trajetória de excelência e ao marco histórico de 60 anos de fundação da Drogaria Popular no município de Cunha, a serem celebrados no dia 23 de agosto._x000D_
+_x000D_
+Justificativa_x000D_
+A presente homenagem fundamenta-se no reconhecimento público de uma trajetória de dedicação à saúde e ao bem-estar da população cunhense. Fundada em 23 de agosto de 1966, a Drogaria Popular completa seis décadas de funcionamento ininterrupto, consolidando-se como uma instituição de referência em nossa cidade._x000D_
+Sob a gestão do Sr. José Ludgero de Almeida Siqueira (Zé Idmauro), profissional cuja ética e compromisso com o atendimento humanizado são amplamente admirados, o estabelecimento não apenas fornece medicamentos, mas exerce um papel social fundamental no suporte à saúde comunitária. A longevidade da Drogaria Popular é prova da resiliência, do profissionalismo e da confiança estabelecida entre o farmacêutico e seus clientes ao longo de sucessivas gerações._x000D_
+Diante do exposto, esta Casa de Leis manifesta seu reconhecimento ao Sr. José Ludgero e a todos os colaboradores da Drogaria Popular, desejando que continuem a prestar seus relevantes serviços com a mesma retidão que marca sua história.</t>
+  </si>
+  <si>
+    <t>3731</t>
+  </si>
+  <si>
+    <t>Jether da Santa Casa, Eduardo do Washington, Fabrício Irmão do Haroldo, Maurício Multimarcas, Natã Monteiro</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao senhor JULIANO ALVES DA SILVA pelo reconhecimento ao excelente trabalho prestado na manutenção e preservação do Parque do Lago. Atitudes como essa fortalecem os valores de ética, respeito e compromisso com o interesse público.</t>
+  </si>
+  <si>
+    <t>3732</t>
+  </si>
+  <si>
+    <t>Jether da Santa Casa, Coelho, Eduardo do Washington, Fabrício Irmão do Haroldo, Maurício Multimarcas, Natã Monteiro</t>
+  </si>
+  <si>
+    <t>Moção de congratulações ao senhor Marcelo Tokai, Secretário de Turismo de Cunha - SP, e demais membros da Secretaria de Turismo pelo empenho na organização para a realização do L'ÉTAPE ocorrido no dia 29 de março de 2026 em nosso município.</t>
+  </si>
+  <si>
+    <t>3733</t>
+  </si>
+  <si>
+    <t>Maurício Multimarcas, Coelho, Eduardo do Washington, Fabrício Irmão do Haroldo, Jether da Santa Casa, Natã Monteiro, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Cunha, Estado de São Paulo, por iniciativa do Vereador Maurício França Fernandes, apresenta a presente Moção de Congratulações ao senhor João Gustavo, pelos seus 20 anos de serviços prestados à organização, coordenação e preservação das tradições religiosas da Semana Santa em nosso município._x000D_
+_x000D_
+Considerando que, desde o ano de 2006, João Gustavo dedica-se de forma exemplar aos trabalhos da Semana Santa, contribuindo intensamente para o resgate, fortalecimento e continuidade de importantes celebrações de fé, tradição e identidade cultural de nossa comunidade;_x000D_
+_x000D_
+Considerando ainda que João Gustavo coordena, organiza e colabora diretamente com diversas manifestações religiosas — como as procissões de Ramos, Encontro, Fogaréu e a encenação da Paixão de Cristo —, demonstrando compromisso, zelo, espiritualidade e amor pela missão que Deus lhe confiou;_x000D_
+_x000D_
+Diante de todo esse histórico de fé, trabalho e dedicação à comunidade de Cunha, esta Casa de Leis reconhece publicamente sua contribuição e rende justa homenagem pelos 20 anos de serviço, que enriquecem a vida religiosa, cultural e histórica de nosso município.</t>
+  </si>
+  <si>
+    <t>3737</t>
+  </si>
+  <si>
+    <t>Elaine Nogueira, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento de Aline Gonçalves._x000D_
+Mulher, mãe e amiga. Uma pessoa ímpar, mulher de fibra e batalhadora que com apenas 27 anos de vida nos deixou. Ficam as boas lembranças e o exemplo de superação.</t>
+  </si>
+  <si>
+    <t>3757</t>
+  </si>
+  <si>
+    <t>Maurício Multimarcas, Breno Carvalho, Natã Monteiro, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES_x000D_
+_x000D_
+Venho, por meio desta, prestar minha homenagem e manifestar meu reconhecimento a todos os ciclistas da cidade de Cunha que participaram e se inscreveram no L’Étape Le Tour de France 2026, realizado em nossa própria cidade._x000D_
+_x000D_
+Parabenizo cada atleta pelo esforço, dedicação e coragem em competir em uma prova de tamanha relevância no cenário esportivo. A participação de vocês eleva o nome de Cunha, inspira nossos jovens e fortalece o esporte local._x000D_
+_x000D_
+Que continuem firmes, treinando, representando nossa cidade com orgulho e mostrando que o ciclismo cunhense segue cada vez mais forte._x000D_
+_x000D_
+Meus sinceros parabéns a todos os ciclistas!</t>
+  </si>
+  <si>
+    <t>3777</t>
+  </si>
+  <si>
+    <t>Jether da Santa Casa, Coelho, Eduardo do Washington, Fabrício Irmão do Haroldo, Maurício Multimarcas, Natã Monteiro, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de congratulações ao senhor Fabio Átila Moreira Farias pela confecção do boneco do Judas no ano de 2.026 mantendo a tradição de nosso município</t>
+  </si>
+  <si>
+    <t>3778</t>
+  </si>
+  <si>
+    <t>Elaine Nogueira, Breno Carvalho, Eduardo do Washington, Maurício Multimarcas, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>Pesar pelo falecimento de Manoel de Oliveira (Lé), hoje nossa Congada perde um grande homem, cultivador e incentivador da nossa Cultura, fica meus sentimentos a família.</t>
+  </si>
+  <si>
+    <t>3779</t>
+  </si>
+  <si>
+    <t>Elaine Nogueira, Breno Carvalho, Eduardo do Washington, Fabrício Irmão do Haroldo, Jether da Santa Casa, Maurício Multimarcas, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento de Fabiane Monteiro._x000D_
+Meus mais sinceros sentimentos aos familiares</t>
+  </si>
+  <si>
+    <t>3787</t>
+  </si>
+  <si>
+    <t>Elaine Nogueira, Coelho, Eduardo do Washington, Maurício Multimarcas</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do Sr José Pereira da Silva, Sr Zé Boné!_x000D_
+A nossa cultura perdendo seus  mestres e fica só as boas lembranças</t>
+  </si>
+  <si>
+    <t>3809</t>
+  </si>
+  <si>
+    <t>Ronaldo da Farmácia, Eduardo do Washington, Fabrício Irmão do Haroldo, Maurício Multimarcas</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO, a JUSCELINO DA COSTA BRAZ e MARCIA CRISTINA OSÓRIO BRAZ._x000D_
+Esta homenagem justifica-se pelo trabalho incansável e pela dedicação exemplar desta família, que tem sido fundamental na manutenção e fortalecimento do espaço para atendimento de saúde no bairro do Taboão. Através de sua atuação, garantem que a comunidade local tenha acesso a um cuidado humanizado e eficiente, promovendo o bem-estar de inúmeras famílias da região._x000D_
+Estendemos este reconhecimento a JANE DA COSTA BRAZ._x000D_
+A presente homenagem justifica-se pelo espírito comunitário e pela generosidade ímpar desta família que, mensalmente, abre as portas de sua propriedade para a realização de atendimentos médicos à população do bairro do Taboão. Através da intermediação e dedicação de JANE DA COSTA BRAZ, e demais familiares, o espaço é cedido graciosamente, garantindo a viabilidade de consultas e serviços essenciais para a comunidade local._x000D_
+Destaca-se, de forma especial, a hospitalidade oferecida no Chalé, onde a família gentilmente disponibiliza um café para toda a equipe de trabalho — composta por médicos, enfermeiros, agentes de saúde, técnicos de enfermagem e motoristas. Esse gesto de carinho e suporte logístico é fundamental para o bom andamento dos trabalhos e demonstra o profundo respeito da família pelos profissionais que servem à nossa saúde pública._x000D_
+Este exemplo de solidariedade e compromisso com o próximo merece o mais alto louvor desta Casa, servindo de inspiração para todos.</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD, Batista Siqueira, Breno Carvalho, Coelho, Eduardo do Washington, Elaine Nogueira, Fabrício Irmão do Haroldo, Jether da Santa Casa, Maurício Multimarcas, Natã Monteiro, Ronaldo da Farmácia, Saulo da Padaria</t>
+  </si>
+  <si>
+    <t>Assunto: Apelo à Eletronuclear, ao Ministério de Minas e Energia, ao Governo do Estado do Rio de Janeiro e ao DER-RJ para a conclusão das obras da Rodovia RJ-165 (Estrada Paraty-Cunha)._x000D_
+A CÂMARA MUNICIPAL DE CUNHA, no uso de suas atribuições legais e regimentais, formulada nos termos do Regimento Interno desta Casa de Leis, apresenta a presente MOÇÃO DE APELO à Eletronuclear — Eletrobras Termonuclear S.A., ao Ministério de Minas e Energia, ao Governo do Estado do Rio de Janeiro e ao Departamento de Estradas de Rodagem do Estado do Rio de Janeiro (DER-RJ), conforme as seguintes justificativas:_x000D_
+Considerando que a Rodovia RJ-165 representa uma das principais ligações entre o litoral sul fluminense e o interior do Estado de São Paulo, sendo amplamente utilizada por moradores, trabalhadores, produtores rurais e visitantes;_x000D_
+Considerando que a estrada possui papel fundamental para o desenvolvimento econômico, turístico e social da região, constituindo-se em importante corredor de integração regional;_x000D_
+Considerando que a rodovia possui relevância estratégica como rota alternativa de acesso ao município de Paraty, especialmente em casos de interdição da BR-101 (Rodovia Rio-Santos), garantindo maior segurança e mobilidade à população;_x000D_
+Considerando que a conclusão da Estrada Paraty-Cunha é uma demanda histórica da população, aguardada há décadas e constantemente reivindicada por moradores, empreendedores locais e pela sociedade civil organizada;_x000D_
+Considerando as mobilizações do movimento "SOS Paraty-Cunha", que vem alertando para a necessidade urgente de retomada e conclusão das obras diante das condições precárias observadas em diversos trechos da rodovia;_x000D_
+Considerando que a região da Costa Verde abriga empreendimentos estratégicos do setor energético nacional, como o complexo nuclear de Angra dos Reis, o que reforça a necessidade de que a infraestrutura viária regional esteja adequada para garantir mobilidade, logística e segurança;_x000D_
+Considerando, ainda, que rotas rodoviárias alternativas e bem estruturadas são elementos essenciais em planos de proteção civil, evacuação e resposta a emergências, contribuindo para a resiliência territorial da região;_x000D_
+A CÂMARA MUNICIPAL DE CUNHA solicita a adoção das seguintes providências urgentes:_x000D_
+1.	Apoio institucional, por parte da Eletrobras Eletronuclear e do Ministério de Minas e Energia, para contribuir com a destinação de recursos e conclusão das obras da Rodovia RJ-165;_x000D_
+2.	Prioridade na execução das obras estruturais pendentes, especificamente a conclusão da ponte na região da Ponte Branca e a execução de muros de contenção e alargamento da pista entre os quilômetros 10,5 e 12,5;_x000D_
+3.	Início imediato das obras de recuperação nos cinco pontos críticos dentro da área do Parque Nacional da Serra da Bocaina, onde o tráfego em meia pista compromete a segurança;_x000D_
+4.	Reforço da sinalização viária em toda a extensão da rodovia;_x000D_
+5.	Disponibilização, pelo DER-RJ, de equipe permanente de manutenção e frota de emergência para rápida liberação da pista em caso de quedas de barreiras.</t>
+  </si>
+  <si>
+    <t>3811</t>
+  </si>
+  <si>
+    <t>Maurício Multimarcas, Breno Carvalho, Coelho, Eduardo do Washington, Elaine Nogueira, Natã Monteiro, Ronaldo da Farmácia, Saulo da Padaria</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação ao senhor Carlos Roberto de Araújo, conhecido como Sr. Robertinho, pelos 25 anos de relevantes serviços prestados ao Município de Cunha, especialmente junto ao setor de água e esgoto._x000D_
+_x000D_
+Ao longo de sua trajetória, o Sr. Robertinho demonstrou comprometimento, responsabilidade e dedicação no desempenho de suas funções, contribuindo de forma significativa para a melhoria dos serviços essenciais à população, garantindo qualidade no abastecimento de água e no saneamento básico do município._x000D_
+_x000D_
+Seu trabalho incansável e sua postura exemplar são dignos de reconhecimento, sendo motivo de orgulho para seus colegas de trabalho e para toda a comunidade cunhense._x000D_
+_x000D_
+Diante disso, esta Casa de Leis expressa seu reconhecimento e gratidão pelos serviços prestados, desejando-lhe ainda mais sucesso em sua caminhada.</t>
+  </si>
+  <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações a equipe da regulação da secretaria da saúde pelo relevante trabalho prestado junto à população cunhense</t>
+  </si>
+  <si>
+    <t>3836</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da minha amiga Roseli de Oliveira.</t>
+  </si>
+  <si>
+    <t>3837</t>
+  </si>
+  <si>
+    <t>Maurício Multimarcas, Breno Carvalho, Coelho, Eduardo do Washington, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento de Lauro Luiz Xavier Leite.</t>
+  </si>
+  <si>
+    <t>3843</t>
+  </si>
+  <si>
+    <t>Saulo da Padaria, Breno Carvalho, Coelho, Eduardo do Washington, Fabrício Irmão do Haroldo, Maurício Multimarcas, Natã Monteiro, Ronaldo da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Santa Casa de São José dos Campos, em especial à equipe de Oncologia, pelo brilhante trabalho que realiza.</t>
+  </si>
+  <si>
+    <t>3867</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, no uso de suas atribuições regimentais, submete à apreciação do Plenário a presente Moção de Congratulações ao Excelentíssimo Senhor Deputado João Cury Neto, pelos motivos a seguir expostos:   Justificativa : A saúde pública é um direito fundamental que exige investimentos constantes para assegurar a dignidade e o bem-estar da população. Nesse cenário, a atuação parlamentar focada nas demandas locais é essencial para o fortalecimento do atendimento aos cidadãos.   O Deputado João Cury Neto destinou ao Município de Cunha uma Emenda Parlamentar no valor de R$ 200.000,00 (duzentos mil reais). Este recurso possui uma finalidade social de extrema relevância: será integralmente aplicado na realização de exames diagnósticos, visando reduzir a fila de espera por ultrassonografias em nossa rede municipal de saúde.   A agilidade no diagnóstico é determinante para o sucesso de tratamentos médicos. Com este aporte, o Município poderá diminuir a demanda reprimida, reduzindo o tempo de espera dos pacientes e proporcionando um atendimento mais eficiente e humanizado.   Diante do compromisso demonstrado com o desenvolvimento de Cunha e com a qualidade de vida de seus habitantes, esta Casa de Leis não poderia deixar de registrar seu reconhecimento.</t>
+  </si>
+  <si>
     <t>3488</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3488/req_001_2025_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 3/2026, conforme Ofício nº 5/2026 anexo ao projeto.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PR nº 1/2026, conforme justificativa anexa ao projeto.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>Saulo da Padaria, Ronaldo da Farmácia</t>
@@ -1983,68 +3217,128 @@
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3552/req_004_2026_ronaldo_saulo.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito informações sobre o calendário de coleta de águas pela Vigilância Sanitária.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3553/req_005_2026_ronaldo_saulo.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito informações sobre atuação da vigilância epidemiológica na prevenção e combate a dengue.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3652/req_006_2026_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 8/2026, conforme ofício nº 28/2026.</t>
   </si>
   <si>
+    <t>3758</t>
+  </si>
+  <si>
+    <t>Elaine Nogueira, Breno Carvalho, Maurício Multimarcas, Ronaldo da Farmácia, Saulo da Padaria</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3758/req_007_2026_elaine_mauricio_breno_ronaldo_saulo.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo informações sobre contratação de empresas para prestação de transporte na pasta da saúde.</t>
+  </si>
+  <si>
+    <t>3759</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3759/req_008_2026_elaine_mauricio_breno_ronaldo_saulo.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo informações sobre informações sobre o caminhão placa BPZ - 3656.</t>
+  </si>
+  <si>
+    <t>3760</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3760/req_009_2026_elaine_mauricio_breno_ronaldo_saulo.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo informações sobre locação de caminhões e motoniveladoras.</t>
+  </si>
+  <si>
+    <t>3761</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3761/req_010_2026_elaine_mauricio_breno_ronaldo_saulo.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo informações sobre aquisição de linhas de pontes e pranchas.</t>
+  </si>
+  <si>
+    <t>3762</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3762/req_011_2026_elaine_mauricio_breno_ronaldo_saulo.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo informações sobre o lavador automotivo instalado na garagem municipal.</t>
+  </si>
+  <si>
     <t>3504</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3504/emenda_001_2026_cjr.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Art. 3º do Projeto de Resolução nº 7/2025.</t>
   </si>
   <si>
+    <t>3847</t>
+  </si>
+  <si>
+    <t>CESEASAEPP - Comissão de Educação, Saúde, Esportes, Assist. Soc. e Acomp. da Execução de Políticas Públicas</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3847/emenda_002_2026_ceseasaepp.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Art. 5º do Projeto de Lei nº 13/2026.</t>
+  </si>
+  <si>
     <t>3662</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3662/veto_001_2026.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Autógrafo de Lei nº 2020/2026 (ref. PL nº 1/2026).</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Relatório de Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3481/rf_001_2026_elaine.pdf</t>
@@ -2292,93 +3586,270 @@
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3631/par_024_a_026_2026_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº6/2026.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3658/par_027_2026_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 8/2026.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3659/par_028_2026_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>CESEASAEPP - Comissão de Educação, Saúde, Esportes, Assist. Soc. e Acomp. da Execução de Políticas Públicas</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3660/par_029_2026_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3666/par_030_a_032_2026_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 7/2026.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3667/par_030_a_032_2026_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 6/2026.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3668/par_030_a_032_2026_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 7/2026.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3675/par_033_2026_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3676/par_034_2026_ceseasaepp.pdf</t>
+  </si>
+  <si>
+    <t>3713</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3713/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PL nº 9/2026.</t>
+  </si>
+  <si>
+    <t>3714</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3714/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PL nº 10/2026.</t>
+  </si>
+  <si>
+    <t>3715</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3715/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PL nº 11/2026.</t>
+  </si>
+  <si>
+    <t>3716</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3716/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 8/2026.</t>
+  </si>
+  <si>
+    <t>3717</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3717/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 9/2026.</t>
+  </si>
+  <si>
+    <t>3718</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3718/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 10/2026.</t>
+  </si>
+  <si>
+    <t>3719</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3719/par_035_a_041_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao VETO nº 1/2026.</t>
+  </si>
+  <si>
+    <t>3726</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3726/par_042_a_044__2026_cfoospaeo.pdf</t>
+  </si>
+  <si>
+    <t>3727</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3727/par_042_a_044__2026_cfoospaeo.pdf</t>
+  </si>
+  <si>
+    <t>3728</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3728/par_042_a_044__2026_cfoospaeo.pdf</t>
+  </si>
+  <si>
+    <t>3734</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3734/par_045_a_047_2026_ceseasaepp.pdf</t>
+  </si>
+  <si>
+    <t>3735</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3735/par_045_a_047_2026_ceseasaepp.pdf</t>
+  </si>
+  <si>
+    <t>3736</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3736/par_045_a_047_2026_ceseasaepp.pdf</t>
+  </si>
+  <si>
+    <t>3790</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3790/par_048_a_050_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PL nº 12/2026.</t>
+  </si>
+  <si>
+    <t>3791</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3791/par_048_a_050_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 11/2026.</t>
+  </si>
+  <si>
+    <t>3792</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3792/par_048_a_050_2026_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 12/2026.</t>
+  </si>
+  <si>
+    <t>3795</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3795/par_051_2026_cfoospaeo.pdf</t>
+  </si>
+  <si>
+    <t>3839</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3839/par_052_a_055_2026_cjr_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 13/2026.</t>
+  </si>
+  <si>
+    <t>3840</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3840/par_052_a_055_2026_cjr_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 14/2026.</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3841/par_052_a_055_2026_cjr_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PDL nº 15/2026.</t>
+  </si>
+  <si>
+    <t>3842</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3842/par_052_a_055_2026_cjr_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PL nº 13/2026.</t>
+  </si>
+  <si>
+    <t>3844</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3844/par_056_2026_cfoospaeo.pdf</t>
+  </si>
+  <si>
+    <t>3846</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3846/par_057_2026_ceseasaepp.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2682,67 +4153,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3480/pl_001_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3484/pl_002_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3487/pl_003_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3560/pl_004_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3600/pl_005_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3603/pl_006_2026_fabricio_jether.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3621/pl_007_2026_jether.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3651/pl_008_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3670/pl_009_2026_elaine_v2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3671/pl_010_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3705/pl_011_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3505/pdl_001_2026_eduardo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3509/pdl_002_2026_nata.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3567/pdl_003_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3568/pdl_004_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3596/pdl_005_2026_nata.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3614/pdl_006_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3615/pdl_007_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3673/pdl_008_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3677/pdl_009_2026_mauricio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3678/pdl_010_2026_mauricio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3709/pdl_011_2026_eduardo_x.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3490/pr_001_2026_coelho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3488/req_001_2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3547/req_003_2026_saulo_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3552/req_004_2026_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3553/req_005_2026_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3652/req_006_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3504/emenda_001_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3662/veto_001_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3481/rf_001_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3482/rf_002_2026_ronaldo_elaine.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3492/par_001_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3493/par_002_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3494/par_003_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3499/par_004_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3500/par_005_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3501/par_006_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3502/par_007_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3503/par_008_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3515/par_009_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3516/par_010_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3517/par_011_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3591/par_012_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3592/par_013_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3593/par_014_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3594/par_015_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3595/par_016_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3622/par_017_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3623/par_018_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3624/par_019_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3625/par_020_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3626/par_021_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3627/par_022_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3628/par_023_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3629/par_024_a_026_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3630/par_024_a_026_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3631/par_024_a_026_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3658/par_027_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3659/par_028_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3660/par_029_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3666/par_030_a_032_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3667/par_030_a_032_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3668/par_030_a_032_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3675/par_033_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3676/par_034_2026_ceseasaepp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3480/pl_001_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3484/pl_002_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3487/pl_003_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3560/pl_004_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3600/pl_005_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3603/pl_006_2026_fabricio_jether.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3621/pl_007_2026_jether.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3651/pl_008_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3670/pl_009_2026_elaine_v2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3671/pl_010_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3705/pl_011_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3775/ple_012_2026_prefeito_completo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3824/pl_013_2026_eduardo_fabricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3845/pl_014_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3505/pdl_001_2026_eduardo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3509/pdl_002_2026_nata.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3567/pdl_003_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3568/pdl_004_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3596/pdl_005_2026_nata.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3614/pdl_006_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3615/pdl_007_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3673/pdl_008_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3677/pdl_009_2026_mauricio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3678/pdl_010_2026_mauricio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3709/pdl_011_2026_eduardo_x.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3712/pdl_012_2026_jether.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3788/pdl_013_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3789/pdl_014_2026_jether.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3794/pdl_015_2026_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3490/pr_001_2026_coelho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3488/req_001_2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3547/req_003_2026_saulo_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3552/req_004_2026_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3553/req_005_2026_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3652/req_006_2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3758/req_007_2026_elaine_mauricio_breno_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3759/req_008_2026_elaine_mauricio_breno_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3760/req_009_2026_elaine_mauricio_breno_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3761/req_010_2026_elaine_mauricio_breno_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3762/req_011_2026_elaine_mauricio_breno_ronaldo_saulo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3504/emenda_001_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3847/emenda_002_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3662/veto_001_2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3481/rf_001_2026_elaine.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3482/rf_002_2026_ronaldo_elaine.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3492/par_001_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3493/par_002_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3494/par_003_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3499/par_004_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3500/par_005_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3501/par_006_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3502/par_007_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3503/par_008_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3515/par_009_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3516/par_010_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3517/par_011_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3591/par_012_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3592/par_013_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3593/par_014_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3594/par_015_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3595/par_016_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3622/par_017_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3623/par_018_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3624/par_019_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3625/par_020_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3626/par_021_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3627/par_022_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3628/par_023_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3629/par_024_a_026_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3630/par_024_a_026_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3631/par_024_a_026_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3658/par_027_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3659/par_028_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3660/par_029_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3666/par_030_a_032_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3667/par_030_a_032_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3668/par_030_a_032_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3675/par_033_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3676/par_034_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3713/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3714/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3715/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3716/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3717/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3718/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3719/par_035_a_041_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3726/par_042_a_044__2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3727/par_042_a_044__2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3728/par_042_a_044__2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3734/par_045_a_047_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3735/par_045_a_047_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3736/par_045_a_047_2026_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3790/par_048_a_050_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3791/par_048_a_050_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3792/par_048_a_050_2026_cjr.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3795/par_051_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3839/par_052_a_055_2026_cjr_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3840/par_052_a_055_2026_cjr_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3841/par_052_a_055_2026_cjr_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3842/par_052_a_055_2026_cjr_assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3844/par_056_2026_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2026/3846/par_057_2026_ceseasaepp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H234"/>
+  <dimension ref="A1:H390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="186" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="204" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3022,5812 +4493,9868 @@
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...11 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" t="s">
+        <v>102</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F28" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F30" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="H30" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="F31" t="s">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E32" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F32" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E33" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F33" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H33" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E34" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H34" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" t="s">
+        <v>131</v>
+      </c>
+      <c r="E35" t="s">
+        <v>132</v>
+      </c>
+      <c r="F35" t="s">
         <v>127</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H35" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E36" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F36" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H36" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E37" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F37" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H37" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F38" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H38" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E39" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F39" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H39" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E40" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F40" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H40" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="D41" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E41" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H41" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>56</v>
       </c>
       <c r="D42" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E42" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H42" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>60</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E43" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F43" t="s">
         <v>79</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H43" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>64</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H44" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>157</v>
+        <v>69</v>
       </c>
       <c r="D45" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E45" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F45" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H45" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>160</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F46" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E47" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F47" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D48" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E48" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F48" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E49" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D50" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E50" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D51" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E51" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D52" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E52" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D53" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E53" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D54" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E54" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E55" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D56" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E56" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D57" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E57" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D58" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E58" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D59" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E59" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D60" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E60" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F60" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D61" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E61" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F61" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D62" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E62" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F62" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D63" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E63" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F63" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D64" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E64" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F64" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D65" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E65" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F65" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D66" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E66" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F66" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D67" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E67" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F67" t="s">
-        <v>224</v>
+        <v>92</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H67" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>226</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>227</v>
       </c>
       <c r="D68" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E68" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F68" t="s">
-        <v>224</v>
+        <v>92</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H68" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>229</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>230</v>
       </c>
       <c r="D69" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E69" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F69" t="s">
-        <v>224</v>
+        <v>92</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H69" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>232</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>233</v>
       </c>
       <c r="D70" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E70" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F70" t="s">
+        <v>92</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H70" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>235</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>236</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>131</v>
+      </c>
+      <c r="E71" t="s">
+        <v>132</v>
+      </c>
+      <c r="F71" t="s">
+        <v>92</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H71" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>238</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>239</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>131</v>
+      </c>
+      <c r="E72" t="s">
+        <v>132</v>
+      </c>
+      <c r="F72" t="s">
+        <v>102</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H72" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>241</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>242</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>131</v>
+      </c>
+      <c r="E73" t="s">
+        <v>132</v>
+      </c>
+      <c r="F73" t="s">
+        <v>102</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H73" t="s">
         <v>243</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>244</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>245</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>131</v>
+      </c>
+      <c r="E74" t="s">
+        <v>132</v>
+      </c>
+      <c r="F74" t="s">
         <v>246</v>
       </c>
-      <c r="D74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G74" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H74" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>248</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>249</v>
       </c>
       <c r="D75" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E75" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F75" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H75" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>251</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>252</v>
       </c>
       <c r="D76" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E76" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F76" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H76" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>254</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>255</v>
       </c>
       <c r="D77" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E77" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F77" t="s">
-        <v>89</v>
+        <v>256</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H77" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D78" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E78" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F78" t="s">
-        <v>79</v>
+        <v>256</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H78" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D79" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E79" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F79" t="s">
-        <v>79</v>
+        <v>256</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H79" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D80" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E80" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F80" t="s">
-        <v>79</v>
+        <v>256</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H80" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D81" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E81" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F81" t="s">
-        <v>79</v>
+        <v>256</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H81" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D82" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E82" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F82" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H82" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>273</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>274</v>
       </c>
       <c r="D83" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E83" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F83" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H83" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>276</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>277</v>
       </c>
       <c r="D84" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E84" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F84" t="s">
-        <v>271</v>
+        <v>102</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H84" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>279</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>280</v>
       </c>
       <c r="D85" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E85" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F85" t="s">
-        <v>271</v>
+        <v>92</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H85" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>282</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>283</v>
       </c>
       <c r="D86" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E86" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F86" t="s">
-        <v>271</v>
+        <v>92</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H86" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>285</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>286</v>
       </c>
       <c r="D87" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E87" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F87" t="s">
-        <v>271</v>
+        <v>92</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H87" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>288</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>289</v>
       </c>
       <c r="D88" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E88" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F88" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H88" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>291</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>292</v>
       </c>
       <c r="D89" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E89" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F89" t="s">
-        <v>89</v>
+        <v>293</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H89" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D90" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E90" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F90" t="s">
-        <v>89</v>
+        <v>293</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H90" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D91" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E91" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F91" t="s">
-        <v>40</v>
+        <v>293</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D92" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E92" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F92" t="s">
-        <v>40</v>
+        <v>293</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H92" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D93" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E93" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F93" t="s">
-        <v>89</v>
+        <v>293</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D94" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E94" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F94" t="s">
-        <v>224</v>
+        <v>293</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H94" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D95" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E95" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F95" t="s">
-        <v>224</v>
+        <v>102</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H95" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D96" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E96" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F96" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D97" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E97" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F97" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H97" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D98" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E98" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F98" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H98" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D99" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E99" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F99" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H99" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D100" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E100" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F100" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H100" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D101" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E101" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F101" t="s">
-        <v>79</v>
+        <v>246</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H101" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D102" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E102" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F102" t="s">
-        <v>89</v>
+        <v>246</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H102" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D103" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E103" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F103" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H103" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D104" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E104" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F104" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D105" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E105" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F105" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H105" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D106" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E106" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D107" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E107" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D108" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E108" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D109" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E109" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D110" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E110" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H110" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D111" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E111" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D112" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E112" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D113" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E113" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F113" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H113" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D114" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E114" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F114" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H114" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D115" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E115" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F115" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H115" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D116" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E116" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F116" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H116" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D117" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E117" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F117" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H117" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D118" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E118" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F118" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H118" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D119" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E119" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F119" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H119" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D120" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E120" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F120" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H120" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D121" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E121" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F121" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H121" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D122" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E122" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F122" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H122" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D123" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E123" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F123" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H123" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D124" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E124" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F124" t="s">
-        <v>79</v>
+        <v>246</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H124" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D125" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E125" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F125" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H125" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D126" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E126" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>246</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H126" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D127" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E127" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H127" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D128" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E128" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H128" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D129" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E129" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H129" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D130" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E130" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H130" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D131" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E131" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F131" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H131" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D132" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E132" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F132" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H132" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D133" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E133" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F133" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H133" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D134" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E134" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F134" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H134" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D135" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E135" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F135" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H135" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D136" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E136" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F136" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H136" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D137" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E137" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F137" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H137" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D138" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E138" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F138" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H138" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D139" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E139" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F139" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H139" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D140" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E140" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F140" t="s">
         <v>79</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H140" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D141" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E141" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F141" t="s">
         <v>79</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H141" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D142" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E142" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F142" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H142" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D143" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E143" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F143" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H143" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D144" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E144" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F144" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H144" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D145" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E145" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F145" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H145" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D146" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E146" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F146" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H146" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D147" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E147" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F147" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H147" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D148" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E148" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F148" t="s">
-        <v>470</v>
+        <v>92</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H148" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>472</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>473</v>
       </c>
       <c r="D149" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="E149" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="F149" t="s">
-        <v>470</v>
+        <v>127</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H149" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>475</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>476</v>
       </c>
       <c r="D150" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E150" t="s">
+        <v>132</v>
+      </c>
+      <c r="F150" t="s">
+        <v>127</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H150" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>478</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>479</v>
+      </c>
+      <c r="D151" t="s">
+        <v>131</v>
+      </c>
+      <c r="E151" t="s">
+        <v>132</v>
+      </c>
+      <c r="F151" t="s">
+        <v>127</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H151" t="s">
         <v>480</v>
-      </c>
-[...19 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>481</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
         <v>482</v>
       </c>
-      <c r="B152" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D152" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E152" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F152" t="s">
+        <v>127</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H152" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>484</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
         <v>485</v>
       </c>
-      <c r="B153" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D153" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E153" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F153" t="s">
+        <v>127</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H153" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>487</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
         <v>488</v>
       </c>
-      <c r="B154" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E154" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F154" t="s">
+        <v>75</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H154" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>490</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
         <v>491</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E155" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F155" t="s">
         <v>492</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H155" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>494</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>495</v>
       </c>
       <c r="D156" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E156" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F156" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H156" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>497</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>44</v>
+        <v>498</v>
       </c>
       <c r="D157" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E157" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F157" t="s">
-        <v>498</v>
+        <v>92</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H157" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>500</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>48</v>
+        <v>501</v>
       </c>
       <c r="D158" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E158" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F158" t="s">
-        <v>501</v>
+        <v>92</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H158" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>503</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>52</v>
+        <v>504</v>
       </c>
       <c r="D159" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E159" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F159" t="s">
-        <v>501</v>
+        <v>92</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H159" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>56</v>
+        <v>507</v>
       </c>
       <c r="D160" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E160" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F160" t="s">
-        <v>506</v>
+        <v>92</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H160" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>130</v>
+        <v>510</v>
       </c>
       <c r="D161" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E161" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F161" t="s">
-        <v>509</v>
+        <v>40</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H161" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>133</v>
+        <v>513</v>
       </c>
       <c r="D162" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E162" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F162" t="s">
-        <v>512</v>
+        <v>40</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H162" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>136</v>
+        <v>516</v>
       </c>
       <c r="D163" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E163" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F163" t="s">
-        <v>515</v>
+        <v>127</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H163" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>139</v>
+        <v>519</v>
       </c>
       <c r="D164" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E164" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F164" t="s">
-        <v>518</v>
+        <v>127</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H164" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>142</v>
+        <v>522</v>
       </c>
       <c r="D165" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E165" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F165" t="s">
-        <v>521</v>
+        <v>127</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H165" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>145</v>
+        <v>525</v>
       </c>
       <c r="D166" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E166" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F166" t="s">
-        <v>524</v>
+        <v>246</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H166" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>148</v>
+        <v>528</v>
       </c>
       <c r="D167" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E167" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F167" t="s">
-        <v>527</v>
+        <v>246</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H167" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>151</v>
+        <v>531</v>
       </c>
       <c r="D168" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E168" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F168" t="s">
-        <v>527</v>
+        <v>246</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H168" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>154</v>
+        <v>534</v>
       </c>
       <c r="D169" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E169" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F169" t="s">
-        <v>527</v>
+        <v>246</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H169" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>157</v>
+        <v>537</v>
       </c>
       <c r="D170" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E170" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F170" t="s">
-        <v>534</v>
+        <v>246</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H170" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>160</v>
+        <v>540</v>
       </c>
       <c r="D171" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E171" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F171" t="s">
-        <v>537</v>
+        <v>246</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H171" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>163</v>
+        <v>543</v>
       </c>
       <c r="D172" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E172" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F172" t="s">
-        <v>540</v>
+        <v>492</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H172" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>166</v>
+        <v>546</v>
       </c>
       <c r="D173" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E173" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F173" t="s">
-        <v>543</v>
+        <v>492</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H173" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>169</v>
+        <v>549</v>
       </c>
       <c r="D174" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E174" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F174" t="s">
-        <v>546</v>
+        <v>492</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H174" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>172</v>
+        <v>552</v>
       </c>
       <c r="D175" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E175" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F175" t="s">
-        <v>549</v>
+        <v>492</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H175" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>175</v>
+        <v>555</v>
       </c>
       <c r="D176" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E176" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F176" t="s">
-        <v>552</v>
+        <v>492</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H176" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>178</v>
+        <v>558</v>
       </c>
       <c r="D177" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E177" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F177" t="s">
-        <v>555</v>
+        <v>492</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H177" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>181</v>
+        <v>561</v>
       </c>
       <c r="D178" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E178" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F178" t="s">
-        <v>558</v>
+        <v>492</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H178" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>184</v>
+        <v>564</v>
       </c>
       <c r="D179" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E179" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F179" t="s">
-        <v>561</v>
+        <v>492</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H179" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>187</v>
+        <v>567</v>
       </c>
       <c r="D180" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E180" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F180" t="s">
-        <v>564</v>
+        <v>492</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H180" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>190</v>
+        <v>570</v>
       </c>
       <c r="D181" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E181" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F181" t="s">
-        <v>567</v>
+        <v>102</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H181" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>193</v>
+        <v>573</v>
       </c>
       <c r="D182" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E182" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F182" t="s">
-        <v>570</v>
+        <v>102</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H182" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>196</v>
+        <v>576</v>
       </c>
       <c r="D183" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E183" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F183" t="s">
-        <v>573</v>
+        <v>102</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H183" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>199</v>
+        <v>579</v>
       </c>
       <c r="D184" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E184" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F184" t="s">
-        <v>576</v>
+        <v>102</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H184" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>202</v>
+        <v>582</v>
       </c>
       <c r="D185" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E185" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F185" t="s">
-        <v>579</v>
+        <v>102</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H185" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>205</v>
+        <v>585</v>
       </c>
       <c r="D186" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E186" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F186" t="s">
-        <v>582</v>
+        <v>102</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H186" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>208</v>
+        <v>588</v>
       </c>
       <c r="D187" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E187" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H187" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>211</v>
+        <v>591</v>
       </c>
       <c r="D188" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E188" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F188" t="s">
-        <v>587</v>
+        <v>79</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H188" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>214</v>
+        <v>594</v>
       </c>
       <c r="D189" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E189" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F189" t="s">
-        <v>470</v>
+        <v>79</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H189" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>217</v>
+        <v>597</v>
       </c>
       <c r="D190" t="s">
-        <v>476</v>
+        <v>131</v>
       </c>
       <c r="E190" t="s">
-        <v>477</v>
+        <v>132</v>
       </c>
       <c r="F190" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H190" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>10</v>
+        <v>600</v>
       </c>
       <c r="D191" t="s">
-        <v>594</v>
+        <v>131</v>
       </c>
       <c r="E191" t="s">
-        <v>595</v>
+        <v>132</v>
       </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>596</v>
+        <v>133</v>
       </c>
       <c r="H191" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>17</v>
+        <v>603</v>
       </c>
       <c r="D192" t="s">
-        <v>594</v>
+        <v>131</v>
       </c>
       <c r="E192" t="s">
-        <v>595</v>
+        <v>132</v>
       </c>
       <c r="F192" t="s">
-        <v>101</v>
+        <v>256</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H192" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>21</v>
+        <v>606</v>
       </c>
       <c r="D193" t="s">
-        <v>594</v>
+        <v>131</v>
       </c>
       <c r="E193" t="s">
-        <v>595</v>
+        <v>132</v>
       </c>
       <c r="F193" t="s">
-        <v>601</v>
+        <v>256</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>602</v>
+        <v>133</v>
       </c>
       <c r="H193" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>26</v>
+        <v>609</v>
       </c>
       <c r="D194" t="s">
-        <v>594</v>
+        <v>131</v>
       </c>
       <c r="E194" t="s">
-        <v>595</v>
+        <v>132</v>
       </c>
       <c r="F194" t="s">
-        <v>605</v>
+        <v>40</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>606</v>
+        <v>133</v>
       </c>
       <c r="H194" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>30</v>
+        <v>612</v>
       </c>
       <c r="D195" t="s">
-        <v>594</v>
+        <v>131</v>
       </c>
       <c r="E195" t="s">
-        <v>595</v>
+        <v>132</v>
       </c>
       <c r="F195" t="s">
-        <v>605</v>
+        <v>92</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>609</v>
+        <v>133</v>
       </c>
       <c r="H195" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>34</v>
+        <v>615</v>
       </c>
       <c r="D196" t="s">
-        <v>594</v>
+        <v>131</v>
       </c>
       <c r="E196" t="s">
-        <v>595</v>
+        <v>132</v>
       </c>
       <c r="F196" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>612</v>
+        <v>133</v>
       </c>
       <c r="H196" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>618</v>
       </c>
       <c r="D197" t="s">
-        <v>615</v>
+        <v>131</v>
       </c>
       <c r="E197" t="s">
-        <v>616</v>
+        <v>132</v>
       </c>
       <c r="F197" t="s">
-        <v>617</v>
+        <v>92</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>618</v>
+        <v>133</v>
       </c>
       <c r="H197" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>620</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>10</v>
+        <v>621</v>
       </c>
       <c r="D198" t="s">
-        <v>621</v>
+        <v>131</v>
       </c>
       <c r="E198" t="s">
+        <v>132</v>
+      </c>
+      <c r="F198" t="s">
+        <v>92</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H198" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>623</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>624</v>
+      </c>
+      <c r="D199" t="s">
+        <v>131</v>
+      </c>
+      <c r="E199" t="s">
+        <v>132</v>
+      </c>
+      <c r="F199" t="s">
+        <v>92</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H199" t="s">
         <v>625</v>
-      </c>
-[...19 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>17</v>
+        <v>627</v>
       </c>
       <c r="D200" t="s">
-        <v>626</v>
+        <v>131</v>
       </c>
       <c r="E200" t="s">
-        <v>627</v>
+        <v>132</v>
       </c>
       <c r="F200" t="s">
-        <v>631</v>
+        <v>92</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>632</v>
+        <v>133</v>
       </c>
       <c r="H200" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>10</v>
+        <v>630</v>
       </c>
       <c r="D201" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E201" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F201" t="s">
-        <v>617</v>
+        <v>246</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>636</v>
+        <v>133</v>
       </c>
       <c r="H201" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>17</v>
+        <v>633</v>
       </c>
       <c r="D202" t="s">
+        <v>131</v>
+      </c>
+      <c r="E202" t="s">
+        <v>132</v>
+      </c>
+      <c r="F202" t="s">
+        <v>246</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H202" t="s">
         <v>634</v>
-      </c>
-[...10 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>21</v>
+        <v>636</v>
       </c>
       <c r="D203" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E203" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F203" t="s">
-        <v>617</v>
+        <v>246</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>642</v>
+        <v>133</v>
       </c>
       <c r="H203" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>26</v>
+        <v>639</v>
       </c>
       <c r="D204" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E204" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F204" t="s">
-        <v>617</v>
+        <v>246</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>645</v>
+        <v>133</v>
       </c>
       <c r="H204" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>30</v>
+        <v>642</v>
       </c>
       <c r="D205" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E205" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F205" t="s">
-        <v>617</v>
+        <v>246</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>648</v>
+        <v>133</v>
       </c>
       <c r="H205" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>34</v>
+        <v>645</v>
       </c>
       <c r="D206" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E206" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F206" t="s">
-        <v>617</v>
+        <v>246</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>651</v>
+        <v>133</v>
       </c>
       <c r="H206" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>39</v>
+        <v>648</v>
       </c>
       <c r="D207" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E207" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F207" t="s">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>654</v>
+        <v>133</v>
       </c>
       <c r="H207" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>44</v>
+        <v>651</v>
       </c>
       <c r="D208" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E208" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F208" t="s">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>657</v>
+        <v>133</v>
       </c>
       <c r="H208" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>48</v>
+        <v>654</v>
       </c>
       <c r="D209" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E209" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F209" t="s">
-        <v>639</v>
+        <v>492</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>660</v>
+        <v>133</v>
       </c>
       <c r="H209" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>52</v>
+        <v>657</v>
       </c>
       <c r="D210" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E210" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F210" t="s">
-        <v>639</v>
+        <v>492</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>662</v>
+        <v>133</v>
       </c>
       <c r="H210" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>56</v>
+        <v>660</v>
       </c>
       <c r="D211" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E211" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F211" t="s">
-        <v>639</v>
+        <v>492</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>664</v>
+        <v>133</v>
       </c>
       <c r="H211" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>130</v>
+        <v>663</v>
       </c>
       <c r="D212" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E212" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F212" t="s">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>667</v>
+        <v>133</v>
       </c>
       <c r="H212" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>133</v>
+        <v>666</v>
       </c>
       <c r="D213" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E213" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F213" t="s">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>670</v>
+        <v>133</v>
       </c>
       <c r="H213" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>136</v>
+        <v>669</v>
       </c>
       <c r="D214" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E214" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F214" t="s">
-        <v>617</v>
+        <v>246</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>673</v>
+        <v>133</v>
       </c>
       <c r="H214" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>139</v>
+        <v>672</v>
       </c>
       <c r="D215" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E215" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F215" t="s">
-        <v>617</v>
+        <v>102</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>676</v>
+        <v>133</v>
       </c>
       <c r="H215" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>142</v>
+        <v>675</v>
       </c>
       <c r="D216" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E216" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F216" t="s">
-        <v>617</v>
+        <v>102</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>679</v>
+        <v>133</v>
       </c>
       <c r="H216" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>145</v>
+        <v>678</v>
       </c>
       <c r="D217" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E217" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F217" t="s">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>682</v>
+        <v>133</v>
       </c>
       <c r="H217" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>148</v>
+        <v>681</v>
       </c>
       <c r="D218" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E218" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F218" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>685</v>
+        <v>133</v>
       </c>
       <c r="H218" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>151</v>
+        <v>684</v>
       </c>
       <c r="D219" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E219" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F219" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>688</v>
+        <v>133</v>
       </c>
       <c r="H219" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>154</v>
+        <v>687</v>
       </c>
       <c r="D220" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E220" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F220" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>691</v>
+        <v>133</v>
       </c>
       <c r="H220" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>157</v>
+        <v>690</v>
       </c>
       <c r="D221" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E221" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F221" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>694</v>
+        <v>133</v>
       </c>
       <c r="H221" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>160</v>
+        <v>693</v>
       </c>
       <c r="D222" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E222" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F222" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>697</v>
+        <v>133</v>
       </c>
       <c r="H222" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>163</v>
+        <v>696</v>
       </c>
       <c r="D223" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E223" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F223" t="s">
-        <v>617</v>
+        <v>75</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>700</v>
+        <v>133</v>
       </c>
       <c r="H223" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>166</v>
+        <v>699</v>
       </c>
       <c r="D224" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E224" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F224" t="s">
-        <v>639</v>
+        <v>75</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>703</v>
+        <v>133</v>
       </c>
       <c r="H224" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>169</v>
+        <v>702</v>
       </c>
       <c r="D225" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E225" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F225" t="s">
-        <v>639</v>
+        <v>75</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>706</v>
+        <v>133</v>
       </c>
       <c r="H225" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>172</v>
+        <v>705</v>
       </c>
       <c r="D226" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E226" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F226" t="s">
-        <v>639</v>
+        <v>102</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>709</v>
+        <v>133</v>
       </c>
       <c r="H226" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>175</v>
+        <v>708</v>
       </c>
       <c r="D227" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E227" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F227" t="s">
-        <v>617</v>
+        <v>102</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>712</v>
+        <v>133</v>
       </c>
       <c r="H227" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>178</v>
+        <v>711</v>
       </c>
       <c r="D228" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E228" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F228" t="s">
-        <v>639</v>
+        <v>102</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>715</v>
+        <v>133</v>
       </c>
       <c r="H228" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>181</v>
+        <v>714</v>
       </c>
       <c r="D229" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E229" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F229" t="s">
-        <v>717</v>
+        <v>102</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>718</v>
+        <v>133</v>
       </c>
       <c r="H229" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>184</v>
+        <v>717</v>
       </c>
       <c r="D230" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E230" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F230" t="s">
-        <v>617</v>
+        <v>256</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>720</v>
+        <v>133</v>
       </c>
       <c r="H230" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>187</v>
+        <v>720</v>
       </c>
       <c r="D231" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E231" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F231" t="s">
-        <v>617</v>
+        <v>256</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>723</v>
+        <v>133</v>
       </c>
       <c r="H231" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>190</v>
+        <v>723</v>
       </c>
       <c r="D232" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E232" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F232" t="s">
-        <v>617</v>
+        <v>256</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>726</v>
+        <v>133</v>
       </c>
       <c r="H232" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>193</v>
+        <v>726</v>
       </c>
       <c r="D233" t="s">
-        <v>634</v>
+        <v>131</v>
       </c>
       <c r="E233" t="s">
-        <v>635</v>
+        <v>132</v>
       </c>
       <c r="F233" t="s">
-        <v>639</v>
+        <v>256</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>729</v>
+        <v>133</v>
       </c>
       <c r="H233" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>728</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>729</v>
+      </c>
+      <c r="D234" t="s">
+        <v>131</v>
+      </c>
+      <c r="E234" t="s">
+        <v>132</v>
+      </c>
+      <c r="F234" t="s">
+        <v>127</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H234" t="s">
         <v>730</v>
       </c>
-      <c r="B234" t="s">
-[...14 lines deleted...]
-      <c r="G234" s="1" t="s">
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
         <v>731</v>
       </c>
-      <c r="H234" t="s">
-        <v>721</v>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>732</v>
+      </c>
+      <c r="D235" t="s">
+        <v>131</v>
+      </c>
+      <c r="E235" t="s">
+        <v>132</v>
+      </c>
+      <c r="F235" t="s">
+        <v>127</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H235" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>734</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>735</v>
+      </c>
+      <c r="D236" t="s">
+        <v>131</v>
+      </c>
+      <c r="E236" t="s">
+        <v>132</v>
+      </c>
+      <c r="F236" t="s">
+        <v>102</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H236" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>737</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>738</v>
+      </c>
+      <c r="D237" t="s">
+        <v>131</v>
+      </c>
+      <c r="E237" t="s">
+        <v>132</v>
+      </c>
+      <c r="F237" t="s">
+        <v>40</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H237" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>740</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>741</v>
+      </c>
+      <c r="D238" t="s">
+        <v>131</v>
+      </c>
+      <c r="E238" t="s">
+        <v>132</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H238" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>743</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>744</v>
+      </c>
+      <c r="D239" t="s">
+        <v>131</v>
+      </c>
+      <c r="E239" t="s">
+        <v>132</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H239" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>746</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>747</v>
+      </c>
+      <c r="D240" t="s">
+        <v>131</v>
+      </c>
+      <c r="E240" t="s">
+        <v>132</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H240" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>749</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>750</v>
+      </c>
+      <c r="D241" t="s">
+        <v>131</v>
+      </c>
+      <c r="E241" t="s">
+        <v>132</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H241" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>752</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>753</v>
+      </c>
+      <c r="D242" t="s">
+        <v>131</v>
+      </c>
+      <c r="E242" t="s">
+        <v>132</v>
+      </c>
+      <c r="F242" t="s">
+        <v>102</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H242" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>755</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>756</v>
+      </c>
+      <c r="D243" t="s">
+        <v>131</v>
+      </c>
+      <c r="E243" t="s">
+        <v>132</v>
+      </c>
+      <c r="F243" t="s">
+        <v>246</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H243" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>758</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>759</v>
+      </c>
+      <c r="D244" t="s">
+        <v>131</v>
+      </c>
+      <c r="E244" t="s">
+        <v>132</v>
+      </c>
+      <c r="F244" t="s">
+        <v>102</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H244" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>761</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>762</v>
+      </c>
+      <c r="D245" t="s">
+        <v>131</v>
+      </c>
+      <c r="E245" t="s">
+        <v>132</v>
+      </c>
+      <c r="F245" t="s">
+        <v>246</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H245" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>764</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>765</v>
+      </c>
+      <c r="D246" t="s">
+        <v>131</v>
+      </c>
+      <c r="E246" t="s">
+        <v>132</v>
+      </c>
+      <c r="F246" t="s">
+        <v>246</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H246" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>767</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>768</v>
+      </c>
+      <c r="D247" t="s">
+        <v>131</v>
+      </c>
+      <c r="E247" t="s">
+        <v>132</v>
+      </c>
+      <c r="F247" t="s">
+        <v>246</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H247" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>770</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>771</v>
+      </c>
+      <c r="D248" t="s">
+        <v>131</v>
+      </c>
+      <c r="E248" t="s">
+        <v>132</v>
+      </c>
+      <c r="F248" t="s">
+        <v>102</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H248" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>773</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>774</v>
+      </c>
+      <c r="D249" t="s">
+        <v>131</v>
+      </c>
+      <c r="E249" t="s">
+        <v>132</v>
+      </c>
+      <c r="F249" t="s">
+        <v>102</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H249" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>776</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>777</v>
+      </c>
+      <c r="D250" t="s">
+        <v>131</v>
+      </c>
+      <c r="E250" t="s">
+        <v>132</v>
+      </c>
+      <c r="F250" t="s">
+        <v>102</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H250" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>779</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>780</v>
+      </c>
+      <c r="D251" t="s">
+        <v>131</v>
+      </c>
+      <c r="E251" t="s">
+        <v>132</v>
+      </c>
+      <c r="F251" t="s">
+        <v>127</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H251" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>782</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>783</v>
+      </c>
+      <c r="D252" t="s">
+        <v>131</v>
+      </c>
+      <c r="E252" t="s">
+        <v>132</v>
+      </c>
+      <c r="F252" t="s">
+        <v>127</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H252" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>785</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>786</v>
+      </c>
+      <c r="D253" t="s">
+        <v>131</v>
+      </c>
+      <c r="E253" t="s">
+        <v>132</v>
+      </c>
+      <c r="F253" t="s">
+        <v>127</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H253" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>788</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>789</v>
+      </c>
+      <c r="D254" t="s">
+        <v>131</v>
+      </c>
+      <c r="E254" t="s">
+        <v>132</v>
+      </c>
+      <c r="F254" t="s">
+        <v>92</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H254" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>791</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>792</v>
+      </c>
+      <c r="D255" t="s">
+        <v>131</v>
+      </c>
+      <c r="E255" t="s">
+        <v>132</v>
+      </c>
+      <c r="F255" t="s">
+        <v>92</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H255" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>794</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>795</v>
+      </c>
+      <c r="D256" t="s">
+        <v>131</v>
+      </c>
+      <c r="E256" t="s">
+        <v>132</v>
+      </c>
+      <c r="F256" t="s">
+        <v>92</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H256" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>797</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257" t="s">
+        <v>798</v>
+      </c>
+      <c r="E257" t="s">
+        <v>799</v>
+      </c>
+      <c r="F257" t="s">
+        <v>800</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H257" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>802</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>17</v>
+      </c>
+      <c r="D258" t="s">
+        <v>798</v>
+      </c>
+      <c r="E258" t="s">
+        <v>799</v>
+      </c>
+      <c r="F258" t="s">
+        <v>102</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H258" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>804</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>21</v>
+      </c>
+      <c r="D259" t="s">
+        <v>798</v>
+      </c>
+      <c r="E259" t="s">
+        <v>799</v>
+      </c>
+      <c r="F259" t="s">
+        <v>805</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H259" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>807</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>26</v>
+      </c>
+      <c r="D260" t="s">
+        <v>798</v>
+      </c>
+      <c r="E260" t="s">
+        <v>799</v>
+      </c>
+      <c r="F260" t="s">
+        <v>808</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H260" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>810</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>30</v>
+      </c>
+      <c r="D261" t="s">
+        <v>798</v>
+      </c>
+      <c r="E261" t="s">
+        <v>799</v>
+      </c>
+      <c r="F261" t="s">
+        <v>811</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H261" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>813</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>34</v>
+      </c>
+      <c r="D262" t="s">
+        <v>798</v>
+      </c>
+      <c r="E262" t="s">
+        <v>799</v>
+      </c>
+      <c r="F262" t="s">
+        <v>814</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H262" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>816</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>39</v>
+      </c>
+      <c r="D263" t="s">
+        <v>798</v>
+      </c>
+      <c r="E263" t="s">
+        <v>799</v>
+      </c>
+      <c r="F263" t="s">
+        <v>817</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H263" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>819</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>44</v>
+      </c>
+      <c r="D264" t="s">
+        <v>798</v>
+      </c>
+      <c r="E264" t="s">
+        <v>799</v>
+      </c>
+      <c r="F264" t="s">
+        <v>820</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H264" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>822</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>48</v>
+      </c>
+      <c r="D265" t="s">
+        <v>798</v>
+      </c>
+      <c r="E265" t="s">
+        <v>799</v>
+      </c>
+      <c r="F265" t="s">
+        <v>823</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H265" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>825</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>52</v>
+      </c>
+      <c r="D266" t="s">
+        <v>798</v>
+      </c>
+      <c r="E266" t="s">
+        <v>799</v>
+      </c>
+      <c r="F266" t="s">
+        <v>823</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H266" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>827</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>56</v>
+      </c>
+      <c r="D267" t="s">
+        <v>798</v>
+      </c>
+      <c r="E267" t="s">
+        <v>799</v>
+      </c>
+      <c r="F267" t="s">
+        <v>828</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H267" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>830</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>60</v>
+      </c>
+      <c r="D268" t="s">
+        <v>798</v>
+      </c>
+      <c r="E268" t="s">
+        <v>799</v>
+      </c>
+      <c r="F268" t="s">
+        <v>831</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H268" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>833</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>64</v>
+      </c>
+      <c r="D269" t="s">
+        <v>798</v>
+      </c>
+      <c r="E269" t="s">
+        <v>799</v>
+      </c>
+      <c r="F269" t="s">
+        <v>834</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H269" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>836</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>69</v>
+      </c>
+      <c r="D270" t="s">
+        <v>798</v>
+      </c>
+      <c r="E270" t="s">
+        <v>799</v>
+      </c>
+      <c r="F270" t="s">
+        <v>837</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H270" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>839</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>121</v>
+      </c>
+      <c r="D271" t="s">
+        <v>798</v>
+      </c>
+      <c r="E271" t="s">
+        <v>799</v>
+      </c>
+      <c r="F271" t="s">
+        <v>840</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H271" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>842</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>164</v>
+      </c>
+      <c r="D272" t="s">
+        <v>798</v>
+      </c>
+      <c r="E272" t="s">
+        <v>799</v>
+      </c>
+      <c r="F272" t="s">
+        <v>843</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H272" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>845</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>167</v>
+      </c>
+      <c r="D273" t="s">
+        <v>798</v>
+      </c>
+      <c r="E273" t="s">
+        <v>799</v>
+      </c>
+      <c r="F273" t="s">
+        <v>846</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H273" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>848</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>170</v>
+      </c>
+      <c r="D274" t="s">
+        <v>798</v>
+      </c>
+      <c r="E274" t="s">
+        <v>799</v>
+      </c>
+      <c r="F274" t="s">
+        <v>849</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H274" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>851</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>173</v>
+      </c>
+      <c r="D275" t="s">
+        <v>798</v>
+      </c>
+      <c r="E275" t="s">
+        <v>799</v>
+      </c>
+      <c r="F275" t="s">
+        <v>849</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H275" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>853</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>176</v>
+      </c>
+      <c r="D276" t="s">
+        <v>798</v>
+      </c>
+      <c r="E276" t="s">
+        <v>799</v>
+      </c>
+      <c r="F276" t="s">
+        <v>849</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H276" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>855</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>179</v>
+      </c>
+      <c r="D277" t="s">
+        <v>798</v>
+      </c>
+      <c r="E277" t="s">
+        <v>799</v>
+      </c>
+      <c r="F277" t="s">
+        <v>856</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H277" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>858</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>182</v>
+      </c>
+      <c r="D278" t="s">
+        <v>798</v>
+      </c>
+      <c r="E278" t="s">
+        <v>799</v>
+      </c>
+      <c r="F278" t="s">
+        <v>859</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H278" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>861</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>185</v>
+      </c>
+      <c r="D279" t="s">
+        <v>798</v>
+      </c>
+      <c r="E279" t="s">
+        <v>799</v>
+      </c>
+      <c r="F279" t="s">
+        <v>862</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H279" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>864</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>188</v>
+      </c>
+      <c r="D280" t="s">
+        <v>798</v>
+      </c>
+      <c r="E280" t="s">
+        <v>799</v>
+      </c>
+      <c r="F280" t="s">
+        <v>865</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H280" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>867</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>191</v>
+      </c>
+      <c r="D281" t="s">
+        <v>798</v>
+      </c>
+      <c r="E281" t="s">
+        <v>799</v>
+      </c>
+      <c r="F281" t="s">
+        <v>868</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H281" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>870</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>194</v>
+      </c>
+      <c r="D282" t="s">
+        <v>798</v>
+      </c>
+      <c r="E282" t="s">
+        <v>799</v>
+      </c>
+      <c r="F282" t="s">
+        <v>871</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H282" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>873</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>197</v>
+      </c>
+      <c r="D283" t="s">
+        <v>798</v>
+      </c>
+      <c r="E283" t="s">
+        <v>799</v>
+      </c>
+      <c r="F283" t="s">
+        <v>874</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H283" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>876</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>200</v>
+      </c>
+      <c r="D284" t="s">
+        <v>798</v>
+      </c>
+      <c r="E284" t="s">
+        <v>799</v>
+      </c>
+      <c r="F284" t="s">
+        <v>877</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H284" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>879</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>203</v>
+      </c>
+      <c r="D285" t="s">
+        <v>798</v>
+      </c>
+      <c r="E285" t="s">
+        <v>799</v>
+      </c>
+      <c r="F285" t="s">
+        <v>880</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H285" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>882</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>206</v>
+      </c>
+      <c r="D286" t="s">
+        <v>798</v>
+      </c>
+      <c r="E286" t="s">
+        <v>799</v>
+      </c>
+      <c r="F286" t="s">
+        <v>883</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H286" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>885</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>209</v>
+      </c>
+      <c r="D287" t="s">
+        <v>798</v>
+      </c>
+      <c r="E287" t="s">
+        <v>799</v>
+      </c>
+      <c r="F287" t="s">
+        <v>886</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H287" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>888</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>212</v>
+      </c>
+      <c r="D288" t="s">
+        <v>798</v>
+      </c>
+      <c r="E288" t="s">
+        <v>799</v>
+      </c>
+      <c r="F288" t="s">
+        <v>889</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H288" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>891</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>215</v>
+      </c>
+      <c r="D289" t="s">
+        <v>798</v>
+      </c>
+      <c r="E289" t="s">
+        <v>799</v>
+      </c>
+      <c r="F289" t="s">
+        <v>892</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H289" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>894</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>218</v>
+      </c>
+      <c r="D290" t="s">
+        <v>798</v>
+      </c>
+      <c r="E290" t="s">
+        <v>799</v>
+      </c>
+      <c r="F290" t="s">
+        <v>895</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H290" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>897</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>221</v>
+      </c>
+      <c r="D291" t="s">
+        <v>798</v>
+      </c>
+      <c r="E291" t="s">
+        <v>799</v>
+      </c>
+      <c r="F291" t="s">
+        <v>898</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H291" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>900</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>224</v>
+      </c>
+      <c r="D292" t="s">
+        <v>798</v>
+      </c>
+      <c r="E292" t="s">
+        <v>799</v>
+      </c>
+      <c r="F292" t="s">
+        <v>901</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H292" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>903</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>227</v>
+      </c>
+      <c r="D293" t="s">
+        <v>798</v>
+      </c>
+      <c r="E293" t="s">
+        <v>799</v>
+      </c>
+      <c r="F293" t="s">
+        <v>904</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H293" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>906</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>230</v>
+      </c>
+      <c r="D294" t="s">
+        <v>798</v>
+      </c>
+      <c r="E294" t="s">
+        <v>799</v>
+      </c>
+      <c r="F294" t="s">
+        <v>907</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H294" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>909</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>233</v>
+      </c>
+      <c r="D295" t="s">
+        <v>798</v>
+      </c>
+      <c r="E295" t="s">
+        <v>799</v>
+      </c>
+      <c r="F295" t="s">
+        <v>910</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H295" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>912</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>236</v>
+      </c>
+      <c r="D296" t="s">
+        <v>798</v>
+      </c>
+      <c r="E296" t="s">
+        <v>799</v>
+      </c>
+      <c r="F296" t="s">
+        <v>913</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H296" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>915</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>239</v>
+      </c>
+      <c r="D297" t="s">
+        <v>798</v>
+      </c>
+      <c r="E297" t="s">
+        <v>799</v>
+      </c>
+      <c r="F297" t="s">
+        <v>916</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H297" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>918</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>242</v>
+      </c>
+      <c r="D298" t="s">
+        <v>798</v>
+      </c>
+      <c r="E298" t="s">
+        <v>799</v>
+      </c>
+      <c r="F298" t="s">
+        <v>916</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H298" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>920</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>245</v>
+      </c>
+      <c r="D299" t="s">
+        <v>798</v>
+      </c>
+      <c r="E299" t="s">
+        <v>799</v>
+      </c>
+      <c r="F299" t="s">
+        <v>921</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H299" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>923</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>249</v>
+      </c>
+      <c r="D300" t="s">
+        <v>798</v>
+      </c>
+      <c r="E300" t="s">
+        <v>799</v>
+      </c>
+      <c r="F300" t="s">
+        <v>924</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H300" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>926</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>252</v>
+      </c>
+      <c r="D301" t="s">
+        <v>798</v>
+      </c>
+      <c r="E301" t="s">
+        <v>799</v>
+      </c>
+      <c r="F301" t="s">
+        <v>927</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H301" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>929</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>255</v>
+      </c>
+      <c r="D302" t="s">
+        <v>798</v>
+      </c>
+      <c r="E302" t="s">
+        <v>799</v>
+      </c>
+      <c r="F302" t="s">
+        <v>930</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H302" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>932</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>259</v>
+      </c>
+      <c r="D303" t="s">
+        <v>798</v>
+      </c>
+      <c r="E303" t="s">
+        <v>799</v>
+      </c>
+      <c r="F303" t="s">
+        <v>933</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H303" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>935</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>262</v>
+      </c>
+      <c r="D304" t="s">
+        <v>798</v>
+      </c>
+      <c r="E304" t="s">
+        <v>799</v>
+      </c>
+      <c r="F304" t="s">
+        <v>936</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H304" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>938</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>265</v>
+      </c>
+      <c r="D305" t="s">
+        <v>798</v>
+      </c>
+      <c r="E305" t="s">
+        <v>799</v>
+      </c>
+      <c r="F305" t="s">
+        <v>939</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H305" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>941</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>268</v>
+      </c>
+      <c r="D306" t="s">
+        <v>798</v>
+      </c>
+      <c r="E306" t="s">
+        <v>799</v>
+      </c>
+      <c r="F306" t="s">
+        <v>942</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H306" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>944</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>271</v>
+      </c>
+      <c r="D307" t="s">
+        <v>798</v>
+      </c>
+      <c r="E307" t="s">
+        <v>799</v>
+      </c>
+      <c r="F307" t="s">
+        <v>945</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H307" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>947</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>274</v>
+      </c>
+      <c r="D308" t="s">
+        <v>798</v>
+      </c>
+      <c r="E308" t="s">
+        <v>799</v>
+      </c>
+      <c r="F308" t="s">
+        <v>948</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H308" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>950</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>277</v>
+      </c>
+      <c r="D309" t="s">
+        <v>798</v>
+      </c>
+      <c r="E309" t="s">
+        <v>799</v>
+      </c>
+      <c r="F309" t="s">
+        <v>951</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H309" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>953</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>280</v>
+      </c>
+      <c r="D310" t="s">
+        <v>798</v>
+      </c>
+      <c r="E310" t="s">
+        <v>799</v>
+      </c>
+      <c r="F310" t="s">
+        <v>954</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H310" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>956</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>283</v>
+      </c>
+      <c r="D311" t="s">
+        <v>798</v>
+      </c>
+      <c r="E311" t="s">
+        <v>799</v>
+      </c>
+      <c r="F311" t="s">
+        <v>957</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H311" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>959</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>286</v>
+      </c>
+      <c r="D312" t="s">
+        <v>798</v>
+      </c>
+      <c r="E312" t="s">
+        <v>799</v>
+      </c>
+      <c r="F312" t="s">
+        <v>960</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H312" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>962</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>289</v>
+      </c>
+      <c r="D313" t="s">
+        <v>798</v>
+      </c>
+      <c r="E313" t="s">
+        <v>799</v>
+      </c>
+      <c r="F313" t="s">
+        <v>871</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H313" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>964</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>292</v>
+      </c>
+      <c r="D314" t="s">
+        <v>798</v>
+      </c>
+      <c r="E314" t="s">
+        <v>799</v>
+      </c>
+      <c r="F314" t="s">
+        <v>936</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H314" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>966</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>296</v>
+      </c>
+      <c r="D315" t="s">
+        <v>798</v>
+      </c>
+      <c r="E315" t="s">
+        <v>799</v>
+      </c>
+      <c r="F315" t="s">
+        <v>967</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H315" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>969</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>299</v>
+      </c>
+      <c r="D316" t="s">
+        <v>798</v>
+      </c>
+      <c r="E316" t="s">
+        <v>799</v>
+      </c>
+      <c r="F316" t="s">
+        <v>970</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H316" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>972</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>302</v>
+      </c>
+      <c r="D317" t="s">
+        <v>798</v>
+      </c>
+      <c r="E317" t="s">
+        <v>799</v>
+      </c>
+      <c r="F317" t="s">
+        <v>92</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H317" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>974</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>10</v>
+      </c>
+      <c r="D318" t="s">
+        <v>975</v>
+      </c>
+      <c r="E318" t="s">
+        <v>976</v>
+      </c>
+      <c r="F318" t="s">
+        <v>22</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H318" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>979</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>17</v>
+      </c>
+      <c r="D319" t="s">
+        <v>975</v>
+      </c>
+      <c r="E319" t="s">
+        <v>976</v>
+      </c>
+      <c r="F319" t="s">
+        <v>127</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H319" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>981</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>21</v>
+      </c>
+      <c r="D320" t="s">
+        <v>975</v>
+      </c>
+      <c r="E320" t="s">
+        <v>976</v>
+      </c>
+      <c r="F320" t="s">
+        <v>982</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H320" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>985</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>26</v>
+      </c>
+      <c r="D321" t="s">
+        <v>975</v>
+      </c>
+      <c r="E321" t="s">
+        <v>976</v>
+      </c>
+      <c r="F321" t="s">
+        <v>986</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H321" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>989</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>30</v>
+      </c>
+      <c r="D322" t="s">
+        <v>975</v>
+      </c>
+      <c r="E322" t="s">
+        <v>976</v>
+      </c>
+      <c r="F322" t="s">
+        <v>986</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H322" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>992</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>34</v>
+      </c>
+      <c r="D323" t="s">
+        <v>975</v>
+      </c>
+      <c r="E323" t="s">
+        <v>976</v>
+      </c>
+      <c r="F323" t="s">
+        <v>22</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H323" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>995</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>39</v>
+      </c>
+      <c r="D324" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324" t="s">
+        <v>976</v>
+      </c>
+      <c r="F324" t="s">
+        <v>996</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H324" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>999</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>44</v>
+      </c>
+      <c r="D325" t="s">
+        <v>975</v>
+      </c>
+      <c r="E325" t="s">
+        <v>976</v>
+      </c>
+      <c r="F325" t="s">
+        <v>996</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>48</v>
+      </c>
+      <c r="D326" t="s">
+        <v>975</v>
+      </c>
+      <c r="E326" t="s">
+        <v>976</v>
+      </c>
+      <c r="F326" t="s">
+        <v>996</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>52</v>
+      </c>
+      <c r="D327" t="s">
+        <v>975</v>
+      </c>
+      <c r="E327" t="s">
+        <v>976</v>
+      </c>
+      <c r="F327" t="s">
+        <v>996</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>56</v>
+      </c>
+      <c r="D328" t="s">
+        <v>975</v>
+      </c>
+      <c r="E328" t="s">
+        <v>976</v>
+      </c>
+      <c r="F328" t="s">
+        <v>996</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>10</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>17</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>10</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F331" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>10</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F332" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>17</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>17</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>21</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>26</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>30</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>34</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>39</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>44</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>48</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>52</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>56</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>60</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>64</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>69</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>121</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>164</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>167</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>170</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>173</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>176</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>179</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>182</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>185</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>188</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>191</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>194</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>197</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>200</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>203</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>206</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>209</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>212</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>215</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>218</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>221</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>224</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>227</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>230</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>233</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>236</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>239</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>242</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>245</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>249</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>252</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>255</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>259</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>262</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>265</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>268</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>271</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>274</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>277</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>280</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>283</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>286</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>289</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9021,50 +14548,206 @@
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>