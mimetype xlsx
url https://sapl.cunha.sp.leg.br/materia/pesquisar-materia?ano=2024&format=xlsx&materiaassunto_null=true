--- v0 (2025-12-21)
+++ v1 (2026-05-11)
@@ -54,639 +54,639 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Éder Galdino da Costa</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/pl_001_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/pl_001_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação das disposições constantes no Artigo 37, inciso X, da Constituição Federal, relativamente à remuneração dos servidores da administração pública municipal de Cunha e dá outras providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Saulo da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_002_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_002_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público: “Fábrica de Artefatos de Concreto Sidnei Aparecida Mota”, localizada na Rodovia Paulo Virgínio - SP 171 - Km 47, nesta cidade de Cunha.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_003_2024_mesa_diretora.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_003_2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de 13° subsídio aos chefes do Poder Executivo do Município e da fixação dos subsídios referente a 19ª Legislatura – quadriênio 2025/2028, ao Poder Executivo local, e dá outras providências.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1846/pl_004_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1846/pl_004_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Diretor de Turismo de Cunha/SP</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_005_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_005_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2º, inciso XX, ao art. 3º incisos I, II, IV, VIII, X e revoga-se o §1º do mesmo artigo, da Lei Municipal nº 1864, de 05 de novembro de 2022, que dispõe sobre a instituição do Conselho Municipal de Turismo.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ronaldo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1889/pl_006_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1889/pl_006_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público: Posto de Atendimento Médico do Programa Saúde da Família (PSF) Idmauro Pereira, no bairro rural da Barra J. Alves, Cunha.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1890/pl_007_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1890/pl_007_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de educação inclusiva na Rede de Ensino Municipal de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1910/pl_008_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1910/pl_008_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2º, inciso XX, _x000D_
 inclui os incisos XXII e XXIII ao respectivo artigo, bem _x000D_
 como dá nova redação ao artigo 3º, incisos I, II, III, _x000D_
 IV, VIII e X da Lei Municipal n° 1.864, de 05 de _x000D_
 novembro de 2022, que dispõe sobre a instituição do _x000D_
 Conselho Municipal de Turismo</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1912/pl_009_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1912/pl_009_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2º, inciso XX, inclui os incisos XXII e XXIII ao respectivo artigo, bem como dá nova redação ao artigo 3º, incisos I, II, III, IV, VI, VIII, IX da Lei Municipal n° 1.864, de 05 de novembro de 2022, que dispõe sobre a instituição do Conselho Municipal de Turismo</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1919/pl_010_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1919/pl_010_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público utilizado como base do SAMU "Benedita Maria Rangel", localizado à Avenida Padre Rodolfo, S/N, Alto do Cruzeiro, Cunha - SP</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1922/pl_011_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1922/pl_011_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias do Município de Cunha (LDO), para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1923/pl_012_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1923/pl_012_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 876 de 30 de abril de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/pl_013_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/pl_013_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Inclusiva na rede de ensino municipal de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/pl_014_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/pl_014_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Altera vagas para o cargo de Professor de Educação Básica II - Educação especial/inclusiva, e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/pl_015_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/pl_015_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua como Maria Idalina de Macedo Pinto.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/pl_016_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/pl_016_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Jovem Aprendiz" no âmbito do Poder Executivo do Município de Cunha.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_lei_-_nova_redacao_do_comtur.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_lei_-_nova_redacao_do_comtur.pdf</t>
   </si>
   <si>
     <t>EMENTA: “Dá nova redação ao art. 2º, inciso XX, _x000D_
 incluí os incisos XXII e XXIII ao respectivo artigo, bem _x000D_
 como dá nova redação ao artigo 3º e seus incisos, _x000D_
 bem como ao parágrafo primeiro do respectivo artigo, _x000D_
 todos da Lei Municipal n° 1.864, de 05 de novembro _x000D_
 de 2022, que dispõe sobre a instituição do Conselho _x000D_
 Municipal de Turismo”</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/pl_no___-24._sistema_municipal_de_cultura..pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/pl_no___-24._sistema_municipal_de_cultura..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do _x000D_
 Município de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2075/pl_019_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2075/pl_019_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Aumenta o número de vagas para técnico de informática no Poder Executivo do Município de Cunha e dá outras providências.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2110/pl_instalacao_etr_padrao_anatel_e_justificativa.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2110/pl_instalacao_etr_padrao_anatel_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2152/pl_021_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2152/pl_021_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar à Lei Orçamentária do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2153/pl_022_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2153/pl_022_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2154/pl_023_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2154/pl_023_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2155/pl_024_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2155/pl_024_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2156/pl_025_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2156/pl_025_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2176/pl_026_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2176/pl_026_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cunha para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2194/pl_027_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2194/pl_027_2024_netinho.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos de Cunha o Enduro Caminho do Ouro.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2229/pl_028_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2229/pl_028_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parcelamento de dívida com a Santa Casa de Misericórdia de Cunha e dá outras providências.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2235/pl_029_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2235/pl_029_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Unidade Básica de Saúde Dr. Isnard Maia Bezerra – UBS do Alto do Jovino, em Cunha – Lei 1.798/2021.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_030_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_030_2024_netinho.pdf</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2253/pl_031_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2253/pl_031_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Crisálida de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/</t>
+    <t>http://sapl.cunha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à LOA - Lei Orçamentária Anual, alterando ações, projetos e atividades no exercício de 2024.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOOSPAEO - Comissão de Finanças, Orçamento, Obras, Serviços Públicos e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/pdl_001_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/pdl_001_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício financeiro de 2021, do Poder Executivo Municipal, REF TC - 007076.989.20-1.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/pdl_002_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/pdl_002_2024_netinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a José Carlos de Queiroz.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/pdl_003_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/pdl_003_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Edson Flauzino Pio.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/pdl_004_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/pdl_004_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Paula Regina dos Santos Joia Pio.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/pdl_005_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/pdl_005_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Sérgio Roberto Ultramari.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1755/pdl_006_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1755/pdl_006_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Álvaro Ferreira dos Santos Guedes.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>Elaine Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1756/pdl_007_2024_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1756/pdl_007_2024_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Cunhense a Simone Salomão Oliveira.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1787/pdl_008_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1787/pdl_008_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título De Cidadania Cunhense a Osvaldo dos Santos.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/pdl_009_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/pdl_009_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Raphael Marlon Burani.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1982/pdl_010_2024_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1982/pdl_010_2024_gilmara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Maria Huberlândia Andrade dos Santos.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/pdl_011_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/pdl_011_2024_netinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Alceu Damico Alves.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2196/pdl_012_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2196/pdl_012_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Márcia Helena Teixeira Tanajura.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2197/pdl_013_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2197/pdl_013_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Hermes Tanajura.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2255/pdl_014_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2255/pdl_014_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título De Cidadania Cunhense a Gabriela Tovar de Oliveira Leite.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_015_2024_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_015_2024_ilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título De Cidadania Cunhense a Ronaldo Ruguê Alves.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>Ilson Ledoíno, Ronaldo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_016_2024_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_016_2024_ilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título De Cidadania Cunhense a José Ricardo Dias.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/pr_001_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/pr_001_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de revisão geral anual aos vencimentos dos funcionários públicos da Câmara Municipal de Cunha - SP.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/pr_002_2024_mesa_diretora.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/pr_002_2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios aos agentes políticos da Câmara Municipal de Cunha, referente a 19ª Legislatura – quadriênio 2025/2028 – e dá outras providências.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1867/pr_003_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1867/pr_003_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso à informação previsto no inciso XXXIII do Art. 5º, no inciso II do §3º do Art. 37 e no §2º do Art. 216 da Constituição da República Federativa do Brasil de 1988.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2212/pr_004_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2212/pr_004_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 29-A ao Regimento Interno da Câmara Municipal de Cunha.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, ao Senhor José Éder Galdino da Costa, Prefeito Municipal, que seja feita Manutenção dos bloquetes e bueiro na Rua Pedro Prudente do Espírito Santo, no bairro do Cajuru, onde cederam em vários pontos de toda a extensão da rua.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, ao Senhor José Éder Galdino da Costa, Prefeito Municipal, que seja feita manutenção/pintura das faixas de pedestres no bairro da Várzea do Gouveia.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
@@ -4497,1242 +4497,1242 @@
   <si>
     <t>Congratulações ao Diretor da Defesa Civil do Estado de São Paulo Rinaldo Araújo Monteiro Filho pela recepção e acolhimento dados ao grupo de políticos cunhenses em busca de parcerias para o Município.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>Congratulações ao Presidente Nacional do PSD Gilberto Kassab pela recepção e acolhimento dados ao grupo de políticos cunhenses em busca de parcerias para o Município.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Zilda Maria de Oliveira Castilho, conhecida como Professora Zilda.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/req_001_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/req_001_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja enviada a esta Casa de Leis uma relação dos funcionários lotados no paço municipal, garagem municipal e secretaria de saúde que estão com férias vencidas (referente ao período de gozo) enumerando quais os períodos.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/req_002_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/req_002_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informada a esta Casa de Leis qual o nome e dados da empresa ganhadora da concessão referente a Lei Municipal nº 1687/2019, enviando cópia do termo/contrato de concessão, informando, ainda, se esta já iniciou as obras de implantação de usina hidrelétrica no prazo previsto na referida Lei.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/req_003_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/req_003_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência urgentíssima na tramitação do Projeto de Lei nº 001/2024.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/req_004_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/req_004_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Resolução nº 001/2024.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/req_005_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/req_005_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja enviada a esta Casa de Leis cópia integral do Processo Trabalhista n°0011312-02.2022.5.15.0020, inclusive do processo de execução de sentença, que deu origem ao precatório trabalhista no valor de R$735.089,00(documento em anexo), informando, em especial, quais são os funcionários credores deste precatório, e quais os direitos trabalhistas reivindicados que geraram o referido precatório e se houve impugnação dos valores apresentados na execução, se houve recurso para instâncias superiores, e, em se tratando de procuradores, quem se encarregou da despesa.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/req_006_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/req_006_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que seja informada a esta Casa de Leis, referente ao aumento salarial dado aos funcionários ocupantes de cargos técnicos (excetuando-se os técnicos de enfermagem), qual foi a conclusão sobre a sindicância aberta para apurar as responsabilidades, remetendo-se cópia integral deste procedimento, em especial, se houve ressarcimento aos cofres públicos.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1763/req_007_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1763/req_007_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informada a esta Casa de Leis o que segue: onde está alocado o Procon no Município?; qual o período de funcionamento?; qual a composição de funcionários do Procon (nomes, cargos e horários de trabalho)?</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1785/req_008_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1785/req_008_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja enviada a esta Casa de Leis uma relação de todos os veículos, com placa e modelo, que servem à Secretaria de Saúde, inclusive terceiros contratados como prestadores de serviço, enviando uma cópia dos documentos dos referidos veículos (CRLV).</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1831/req_009_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1831/req_009_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado quando e em qual prazo serão feitas as cercas dos proprietários dos imóveis ao longo da Estrada do Jaguarão que interliga a Lagoinha e que ficaram a cargo da Prefeitura Municipal de Cunha por ocasião da obra de asfalto.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1848/req_010_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1848/req_010_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 4/2024 e PL nº 5/2024.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1850/req_011_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1850/req_011_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo relação dos adiantamentos e/ou despesas de reembolso (incluindo gastos com veículo oficial - Jeep Renegade - que serve o senhor Prefeito) e dos gastos com cartão corporativo, todos pagos pela Prefeitura nos últimos dois anos para a pessoa do senhor Prefeito Municipal, José Éder Galdino da Costa, relacionando os respectivos valores mês a mês, com envio das cópias nítidas da notas/cupons fiscais bem como das prestações de contas.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1868/req_012_2024_coelho_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1868/req_012_2024_coelho_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe se o Estádio Municipal Idmauro Telles de Siqueira (campo da Várzea do Gouveia) é tombado pelo órgão responsável pelo patrimônio público, enviando cópia do livro de tombo. Ainda, solicitamos que seja informado se a reserva orçamentária para a realização da construção de rodoviária junto ao Estádio Municipal é advinda de recursos próprios ou de convênio.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1870/req_013_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1870/req_013_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe se irá ser revogada a concessão de exploração do recurso hídrico (conforme determina o Art. 1º, §3º da Lei Municipal nº 1.687/2019), pois, conforme indica o parágrafo citado, a empresa concessionária teria o prazo máximo de 2(dois) anos para obtenção da outorga e licenças para início das atividades, tendo transcorrido o prazo sem a obtenção desta e, consequentemente, sem início da produção de energia elétrica.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1871/req_014_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1871/req_014_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo uma relação dos funcionários que estão com férias vencidas (referente ao período de gozo) enumerando quais os períodos, excetuados os lotados no paço municipal, garagem municipal e secretaria de saúde (que foram enviados).</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1911/req_015_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1911/req_015_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 008/2024.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1913/req_016_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1913/req_016_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 9/2024.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1924/req_017_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1924/req_017_2024_netinho.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo, após aprovado pelo Plenário, que seja encaminhada a esta Casa de Leis cópia integral do processo licitatório para coleta e transporte do lixo urbano, bem como cópia (integral) dos contratos administrativos firmados, com eventuais aditivos e/ou aditamentos.	                                                                                  Em caso de arquivo digital, que nos forneça o endereço específico do sítio eletrônico, bem como as datas de publicação oficial (Diário Oficial do Município), se houver. Atinente ao pagamentos pela prestação do serviço, queira também nos informar se as notas fiscais encontram-se devidamente disponibilizadas no portal da transparência, e, em caso negativo que as remeta fisicamente a esta Casa.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/req_018_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/req_018_2024_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo, após aprovado pelo Plenário, que informe a esta Casa de Lei qual foi a metodologia utilizada para a realização do rezoneamento urbano aplicado sobre o IPTU/2024, remetendo cópia dos referidos trabalhos técnicos.  Solicito ainda, planilha com especificação dos logradouros abarcados pelo rezoneamento.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/req_019_2024_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/req_019_2024_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo, após aprovado pelo Plenário, que nos seja informado, a respeito da última transmissão pública de informações do Executivo (live), realizada em 11/04/2024, onde foi realizada a gravação, digo, localização física. Solicito ainda que seja informado, acerca dos equipamentos e profissionais envolvidos na transmissão, se decorrem de utilização de equipamentos/profissionais públicos.                                                                            Por derradeiro, solicito cópia integral, em mídia física, da referida transmissão.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/req_020_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/req_020_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 14/2024.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/req_021_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/req_021_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado o motivo do aumento da taxa de lixo enviada aos munícipes junto ao carnê do IPTU 2024, informando ainda os motivos dos dois caminhões de lixo da própria Prefeitura não estarem sendo utilizados para coleta de lixo como forma de amenizar os preços cobrados da população na coleta de lixo.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/req_022_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/req_022_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 17/2024.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/req_023_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/req_023_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo cópias de todas as requisições de abastecimento de veículos e maquinários da frota municipal referente ao mês de março de 2024, bem como da respectiva nota fiscal do fornecimento de combustível do referido mês de março do ano corrente.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2060/req_024_2024_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2060/req_024_2024_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 18/2024.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2061/req_025_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2061/req_025_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado onde foram alocados no orçamento de 2024, os recursos devolvidos pela Câmara Municipal à Prefeitura ao final do exercício de 2023, informando onde foram gastos os recursos, encaminhando cópia documental da referida despesa realizada com estes recursos.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2062/req_026_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2062/req_026_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe a esta Casa sobre a ausência de correção do valor das cestas-básicas aos funcionários da Prefeitura, pois, na Lei Orçamentária Anual ( Lei nº 1924/2023), foi feita reserva orçamentária para tal finalidade - elevando para o valor mensal de R$ 250,00.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2076/req_027_2024_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2076/req_027_2024_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito, após ser informado na resposta ao requerimento nº 21/2024 que o aumento no valor da taxa de lixo enviada aos munícipes junto ao carnê do IPTU 2024 se deu em razão do aumento da quantidade de toneladas de lixo produzidas, seja informado qual o índice de aumento utilizado para corrigir o contrato atual, bem como seja enviada cópia das notas fiscais do serviço no ano de 2023 e do ano de 2024 para fins de comprovação do aumento das toneladas de lixo retiradas pela empresa contratada.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>Batista Siqueira, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2142/req_028_2024_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2142/req_028_2024_batista.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja informado qual o motivo da não abertura para funcionamento da Creche Municipal do Distrito de Campos de Cunha, haja vista que esta já foi inaugurada há quase 2 meses e continua sem proporcionar atendimento às crianças e suas famílias.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2149/req_029_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2149/req_029_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito, tendo em vista a resposta enviada ao Requerimento nº 26/2024, que seja informado à Câmara quando será enviado Projeto de Lei (fixando em no mínimo R$250,00) de forma a alterar a Lei Municipal nº 1.872/2023, que estabelece o valor da cesta básica dos funcionários municipais, já que é neste projeto de lei que deve ser realizado o estudo de impacto orçamentário, sendo que a reserva prevista na Lei Orçamentária através da emenda serve como base para propositura deste projeto de lei que fixará o valor da cesta básica em concreto.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2200/req_1_compressed_assinado.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2200/req_1_compressed_assinado.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja encaminhada a esta Casa de Leis relação dos funcionários municipais que estão com férias vencidas (referente ao período de gozo) enumerando quais os períodos.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2201/req_2_compressed_assinado.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2201/req_2_compressed_assinado.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado a esta Casa de Leis se houve a evolução de grau de algum funcionário com base na Lei Municipal nº 664/1993, desde janeiro de 2021 até a data deste requerimento. Em caso positivo, que seja enviada uma relação contendo os nomes dos funcionários que evoluíram de grau com base na referida lei.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2234/req_032_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2234/req_032_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo esclareça  os motivos da inobservância da emenda efetuada na Lei Orçamentária Anual, do exercício 2024, no que se refere à reserva dispensada para pagamento majorado da cesta-básica aos servidores (no valor de R$ 250,00).</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 31/2024.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 32/2024.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2262/req_035_2024_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2262/req_035_2024_ilson.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PDL nº 15/2024 e PDL nº 16/2024.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2263/req_036_2024_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2263/req_036_2024_saulo.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PDL nº 14/2024.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2148/emenda_001_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2148/emenda_001_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PL nº 20/2024: acrescenta §5º ao Art. 5º do projeto.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2207/emenda_002_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2207/emenda_002_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa aos artigos 1º e 2º do PL nº 21/2024.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2208/emenda_003_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2208/emenda_003_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Art. 1º do PL nº 23/2024.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2209/emenda_004_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2209/emenda_004_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa aos artigos 1º e 2º do PL nº 24/2024.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_005_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_005_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL nº 26/2024.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_006_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_006_2024_coelho.pdf</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_007_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_007_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Emenda às Emendas nº 5/2024 e 6/2024.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Relatório de Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/rf_001_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/rf_001_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de ponte de concreto em frente à Escola Benedito Aguiar Santana.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/rf_002_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/rf_002_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de ponte de concreto próxima à Escola BAS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/rf_003_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/rf_003_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização das obras do programa Melhor Caminho na Rua dos Ceramistas.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1676/rf_004_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1676/rf_004_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização da Rua Pedro Prudente do Espírito Santo.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1677/rf_005_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1677/rf_005_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Fiscalização da USF da Barra do Bié.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1678/rf_006_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1678/rf_006_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Fiscalização de ponte no Bairro do Jaguarão.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1679/rf_007_2024_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1679/rf_007_2024_coelho.pdf</t>
   </si>
   <si>
     <t>Fiscalização da Fábrica Municipal de Artefatos de Concreto.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2099/rf_008_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2099/rf_008_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização das obras do cinema.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2139/rf_009_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2139/rf_009_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização das obras da UBS José Augusto Correia.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2147/rf_010_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2147/rf_010_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização das obras de contenção na Rua Mário Francisco dos Santos.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2174/rf_011_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2174/rf_011_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de obras na casa do artesão de Campos Novos.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2175/rf_012_2024_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2175/rf_012_2024_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de obras na Rua Mário Francisco do Santos.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/par_001_2024.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/par_001_2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PL nº 001/2024.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/par_002_2024.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/par_002_2024.pdf</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/par_003_2024.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/par_003_2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PR nº 001/2024.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/par_004_2024.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/par_004_2024.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/par_005_2024.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/par_005_2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre as Contas do Executivo do exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/par_006_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/par_006_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº78/2023.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/par_007_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/par_007_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº79/2023.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/par_008_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/par_008_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 83/2024.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/par_009_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/par_009_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 2/2024.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1749/par_010_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1749/par_010_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 2/2024.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1750/par_011_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1750/par_011_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 3/2024.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1751/par_012_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1751/par_012_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 3/2024.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1752/par_013_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1752/par_013_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 4/2024.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1753/par_014_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1753/par_014_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 5/2024.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1754/par_015_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1754/par_015_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PR nº 2/2024.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1757/par_016_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1757/par_016_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 79/2023.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1758/par_017_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1758/par_017_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1759/par_018_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1759/par_018_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1788/par_019_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1788/par_019_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº6/2024.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1789/par_020_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1789/par_020_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 7/2024.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1830/par_021_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1830/par_021_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 8/2024.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1920/par_022_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1920/par_022_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PR nº 003/2024.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1921/par_023_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1921/par_023_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 006/2024.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/par_024_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/par_024_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 14/2024.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/par_025_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/par_025_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>CESEASAEPP - Comissão de Educação, Saúde, Esportes, Assist. Soc. e Acomp. da Execução de Políticas Públicas</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/par_026_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/par_026_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1980/par_027_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1980/par_027_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 10/2024.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1981/par_028_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1981/par_028_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 12/2024.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/par_029_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/par_029_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/par_030_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/par_030_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 9/2024.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/par_031_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/par_031_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 10/2024.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/par_032_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/par_032_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PDL nº 11/2024.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/par_033_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/par_033_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 13/2024.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/par_034_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/par_034_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 15/2024.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2051/par_035_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2051/par_035_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 16/2024.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/par_036_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/par_036_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 17/2024.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/par_037_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/par_037_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2058/par_038_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2058/par_038_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2059/par_039_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2059/par_039_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº  16/2024.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2063/par_040_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2063/par_040_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 18/2024.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2064/par_041_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2064/par_041_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2065/par_042_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2065/par_042_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2094/par_043_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2094/par_043_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 11/2024.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2150/par_044_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2150/par_044_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2151/par_045_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2151/par_045_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2163/par_046_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2163/par_046_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 20/2024.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2164/par_047_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2164/par_047_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer à EMENDA nº 1/2024.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2186/par_048_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2186/par_048_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer à Emenda nº 1/2024.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2187/par_049_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2187/par_049_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº20/2024.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2188/par_050_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2188/par_050_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 21/2024.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2189/par_051_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2189/par_051_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 22/2024.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2190/par_052_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2190/par_052_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 23/2024.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2191/par_053_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2191/par_053_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 24/2024.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2192/par_054_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2192/par_054_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 25/2024.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2198/par_055_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2198/par_055_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>Parecer à Emenda nº 001/2024.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2199/par_056_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2199/par_056_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2205/par_057_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2205/par_057_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 22/2024.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2206/par_058_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2206/par_058_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 25/2024.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2213/par_059_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2213/par_059_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 21/2024  (já com a Emenda nº 002/2024 consignada).</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2214/par_060_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2214/par_060_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 23/2024  (já com a Emenda nº 003/2024 consignada).</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2215/par_061_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2215/par_061_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 24/2024  (já com a Emenda nº 004/2024 consignada).</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2232/par_062_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2232/par_062_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 12/2024.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2233/par_063_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2233/par_063_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 13/2024.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2243/par_064_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2243/par_064_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 28/2024.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2244/par_065_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2244/par_065_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 29/2024.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2245/par_066_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2245/par_066_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 30/2024.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/par_067_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/par_067_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PR nº 04/2024.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/par_068_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/par_068_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/par_069_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/par_069_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2249/par_070_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2249/par_070_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2250/par_071_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2250/par_071_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2258/par_072_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2258/par_072_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 31/2024.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2259/par_073_2024_ceseasaepp.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2259/par_073_2024_ceseasaepp.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2266/par_074_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2266/par_074_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 26/2024.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2267/par_075_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2267/par_075_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à Emenda nº 5/2024.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2268/par_076_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2268/par_076_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à Emenda nº 6/2024.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2269/par_077_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2269/par_077_2024_cfoospaeo.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL nº 32/2024.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2270/par_078_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2270/par_078_2024_cjr.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2271/par_079_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2271/par_079_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 14/2024.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2272/par_080_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2272/par_080_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 15/2024.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/par_081_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/par_081_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PDL nº 16/2024.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2275/par_082_2024_cjr.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2275/par_082_2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à Emenda nº 7/2024.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2276/par_083_2024_cfoospaeo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2276/par_083_2024_cfoospaeo.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6036,67 +6036,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/pl_001_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_002_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_003_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1846/pl_004_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_005_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1889/pl_006_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1890/pl_007_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1910/pl_008_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1912/pl_009_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1919/pl_010_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1922/pl_011_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1923/pl_012_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/pl_013_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/pl_014_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/pl_015_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/pl_016_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_lei_-_nova_redacao_do_comtur.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/pl_no___-24._sistema_municipal_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2075/pl_019_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2110/pl_instalacao_etr_padrao_anatel_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2152/pl_021_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2153/pl_022_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2154/pl_023_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2155/pl_024_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2156/pl_025_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2176/pl_026_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2194/pl_027_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2229/pl_028_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2235/pl_029_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_030_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2253/pl_031_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/pdl_001_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/pdl_002_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/pdl_003_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/pdl_004_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/pdl_005_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1755/pdl_006_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1756/pdl_007_2024_elaine.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1787/pdl_008_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/pdl_009_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1982/pdl_010_2024_gilmara.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/pdl_011_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2196/pdl_012_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2197/pdl_013_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2255/pdl_014_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_015_2024_ilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_016_2024_ilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/pr_001_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/pr_002_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1867/pr_003_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2212/pr_004_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/req_001_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/req_002_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/req_003_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/req_004_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/req_005_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/req_006_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1763/req_007_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1785/req_008_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1831/req_009_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1848/req_010_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1850/req_011_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1868/req_012_2024_coelho_netinho.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1870/req_013_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1871/req_014_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1911/req_015_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1913/req_016_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1924/req_017_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/req_018_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/req_019_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/req_020_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/req_021_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/req_022_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/req_023_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2060/req_024_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2061/req_025_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2062/req_026_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2076/req_027_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2142/req_028_2024_batista.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2149/req_029_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2200/req_1_compressed_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2201/req_2_compressed_assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2234/req_032_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2262/req_035_2024_ilson.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2263/req_036_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2148/emenda_001_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2207/emenda_002_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2208/emenda_003_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2209/emenda_004_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_005_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_006_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_007_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/rf_001_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/rf_002_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/rf_003_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1676/rf_004_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1677/rf_005_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1678/rf_006_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1679/rf_007_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2099/rf_008_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2139/rf_009_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2147/rf_010_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2174/rf_011_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2175/rf_012_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/par_001_2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/par_002_2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/par_003_2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/par_004_2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/par_005_2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/par_006_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/par_007_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/par_008_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/par_009_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1749/par_010_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1750/par_011_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1751/par_012_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1752/par_013_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1753/par_014_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1754/par_015_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1757/par_016_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1758/par_017_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1759/par_018_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1788/par_019_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1789/par_020_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1830/par_021_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1920/par_022_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1921/par_023_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/par_024_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/par_025_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/par_026_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1980/par_027_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1981/par_028_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/par_029_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/par_030_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/par_031_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/par_032_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/par_033_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/par_034_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2051/par_035_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/par_036_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/par_037_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2058/par_038_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2059/par_039_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2063/par_040_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2064/par_041_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2065/par_042_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2094/par_043_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2150/par_044_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2151/par_045_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2163/par_046_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2164/par_047_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2186/par_048_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2187/par_049_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2188/par_050_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2189/par_051_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2190/par_052_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2191/par_053_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2192/par_054_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2198/par_055_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2199/par_056_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2205/par_057_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2206/par_058_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2213/par_059_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2214/par_060_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2215/par_061_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2232/par_062_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2233/par_063_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2243/par_064_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2244/par_065_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2245/par_066_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/par_067_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/par_068_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/par_069_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2249/par_070_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2250/par_071_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2258/par_072_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2259/par_073_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2266/par_074_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2267/par_075_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2268/par_076_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2269/par_077_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2270/par_078_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2271/par_079_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2272/par_080_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/par_081_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2275/par_082_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2276/par_083_2024_cfoospaeo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/pl_001_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_002_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_003_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1846/pl_004_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_005_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1889/pl_006_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1890/pl_007_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1910/pl_008_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1912/pl_009_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1919/pl_010_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1922/pl_011_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1923/pl_012_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/pl_013_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/pl_014_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/pl_015_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/pl_016_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_lei_-_nova_redacao_do_comtur.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/pl_no___-24._sistema_municipal_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2075/pl_019_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2110/pl_instalacao_etr_padrao_anatel_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2152/pl_021_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2153/pl_022_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2154/pl_023_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2155/pl_024_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2156/pl_025_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2176/pl_026_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2194/pl_027_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2229/pl_028_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2235/pl_029_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_030_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2253/pl_031_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/pdl_001_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/pdl_002_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/pdl_003_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/pdl_004_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/pdl_005_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1755/pdl_006_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1756/pdl_007_2024_elaine.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1787/pdl_008_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/pdl_009_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1982/pdl_010_2024_gilmara.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/pdl_011_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2196/pdl_012_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2197/pdl_013_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2255/pdl_014_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_015_2024_ilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_016_2024_ilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/pr_001_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/pr_002_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1867/pr_003_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2212/pr_004_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/req_001_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/req_002_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/req_003_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/req_004_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/req_005_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/req_006_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1763/req_007_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1785/req_008_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1831/req_009_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1848/req_010_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1850/req_011_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1868/req_012_2024_coelho_netinho.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1870/req_013_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1871/req_014_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1911/req_015_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1913/req_016_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1924/req_017_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/req_018_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/req_019_2024_netinho.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/req_020_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/req_021_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/req_022_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/req_023_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2060/req_024_2024_prefeito.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2061/req_025_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2062/req_026_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2076/req_027_2024_cleiton.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2142/req_028_2024_batista.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2149/req_029_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2200/req_1_compressed_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2201/req_2_compressed_assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2234/req_032_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2262/req_035_2024_ilson.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2263/req_036_2024_saulo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2148/emenda_001_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2207/emenda_002_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2208/emenda_003_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2209/emenda_004_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_005_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_006_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_007_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/rf_001_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/rf_002_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/rf_003_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1676/rf_004_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1677/rf_005_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1678/rf_006_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1679/rf_007_2024_coelho.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2099/rf_008_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2139/rf_009_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2147/rf_010_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2174/rf_011_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2175/rf_012_2024_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/par_001_2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/par_002_2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/par_003_2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/par_004_2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/par_005_2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/par_006_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/par_007_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/par_008_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/par_009_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1749/par_010_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1750/par_011_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1751/par_012_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1752/par_013_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1753/par_014_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1754/par_015_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1757/par_016_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1758/par_017_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1759/par_018_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1788/par_019_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1789/par_020_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1830/par_021_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1920/par_022_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1921/par_023_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/par_024_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/par_025_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/par_026_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1980/par_027_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/1981/par_028_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/par_029_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/par_030_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/par_031_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/par_032_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/par_033_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/par_034_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2051/par_035_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/par_036_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/par_037_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2058/par_038_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2059/par_039_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2063/par_040_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2064/par_041_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2065/par_042_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2094/par_043_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2150/par_044_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2151/par_045_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2163/par_046_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2164/par_047_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2186/par_048_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2187/par_049_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2188/par_050_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2189/par_051_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2190/par_052_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2191/par_053_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2192/par_054_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2198/par_055_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2199/par_056_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2205/par_057_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2206/par_058_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2213/par_059_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2214/par_060_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2215/par_061_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2232/par_062_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2233/par_063_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2243/par_064_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2244/par_065_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2245/par_066_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/par_067_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/par_068_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/par_069_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2249/par_070_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2250/par_071_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2258/par_072_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2259/par_073_2024_ceseasaepp.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2266/par_074_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2267/par_075_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2268/par_076_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2269/par_077_2024_cfoospaeo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2270/par_078_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2271/par_079_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2272/par_080_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/par_081_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2275/par_082_2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2024/2276/par_083_2024_cfoospaeo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>