--- v0 (2025-12-21)
+++ v1 (2026-05-10)
@@ -54,1194 +54,1194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Éder Galdino da Costa</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/240/plce_001_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/240/plce_001_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 1250 de 11 de dezembro de 2009, que dispõe sobre o plano de cargos, carreiras e valorização do magistério e dá outras providências</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/241/ple_001_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/241/ple_001_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de restrição e readaptação funcional de servidor público no âmbito do Município de Cunha</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bruno Barbeta</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/</t>
+    <t>http://sapl.cunha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua como "José Benedito Pereira"</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/243/ple_002_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/243/ple_002_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo junto ao CREAS, no Anexo I da Lei Municipal nº 664/1993 e dá outras providências (Advogado e Assistente Social)</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/244/ple_003_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/244/ple_003_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação das disposições constantes no artigo 37, inciso X, da Constituição Federal, relativamente à remuneração dos servidores da Administração Pública Municipal de Cunha e dá outras providências</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/245/ple_004_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/245/ple_004_2023.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de psicólogo educacional junto ao anexo 3 da Lei Municipal nº 664, de 21 de junho de 1993, e dá outras providências</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/246/ple_005_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/246/ple_005_2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 4º da Lei Municipal nº 1544/2017, de 24 de agosto de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/247/ple_006_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/247/ple_006_2023.pdf</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/248/ple_007_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/248/ple_007_2023.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Batista Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/249/pll_002_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/249/pll_002_2023_batista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de escola municipal no Bairro da Pedra Branca</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/250/ple_008_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/250/ple_008_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reajustar o salário dos médicos da municipalidade e dá outras providências</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/251/ple_009_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/251/ple_009_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reajustar o piso salarial dos professores do quadro do Magistério Público Municipal, conforme Lei Federal nº 11.738, de 16 de julho de 2008 e dá outras providências</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/252/pll_003_2023_bruno.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/252/pll_003_2023_bruno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de que agressores de mulheres e meninas não possam tomar posse a cargos públicos no Município de Cunha e dá outras providências</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/253/pll_004_2023_bruno.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/253/pll_004_2023_bruno.pdf</t>
   </si>
   <si>
     <t>Institui o programa Empreende Cunha de qualificação do microempreendedor de baixa renda</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/254/ple_010_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/254/ple_010_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à LOA - Lei Orçamentária Anual , incluindo elementos econômicos, projeto/atividade conforme situação de emergência decretada no exercício de 2023</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/255/ple_011_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/255/ple_011_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição do elemento econômico disposto na Lei Municipal nº 1875/2023 de 07 de fevereiro de 2023, a qual dispõe sobre a abertura de crédito especial à LOA - Lei Orçamentária Anual , incluindo elementos econômicos, projeto/atividade conforme situação de emergência decretada no exercício de 2023</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Saulo da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/256/pll_005_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/256/pll_005_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Estrada como Vereador Benedito Rodrigues Godoi "Grilo"</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado – PPI, estabelecendo a redução de juros e multas moratórios provenientes de acréscimos legais, incidentes sobre débitos tributários e não tributários existentes para com a Fazenda Pública Municipal</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/258/pll_006_2023_bruno.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/258/pll_006_2023_bruno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de atendimento em tempo integral nas creches públicas e conveniadas no âmbito do Município de Cunha</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/259/pll_007_2023_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/259/pll_007_2023_gilmara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação para organização e combate à poluição visual urbana (meio ambiente) devido ao compartilhamento de infraestrutura de energia elétrica com as redes aéreas de telecomunicações</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/260/pll_008_2023_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/260/pll_008_2023_gilmara.pdf</t>
   </si>
   <si>
     <t>Denomina o campo de futebol do Bairro Grota do Macota como Campo de Futebol Professor Moacir Santana Guimarães</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/261/ple_013_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/261/ple_013_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da carga horária do emprego público de fisioterapeuta, e dá outras providências</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ronaldo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/262/pll_009_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/262/pll_009_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Reserva aos candidatos(as)  negros(as) 20% (vinte por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal, de quaisquer dos poderes, das autarquias, das fundações públicas, das empresas públicas e das sociedades de economia mista do município de Cunha.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/263/pll_010_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/263/pll_010_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Cunha a celebrar convênio com a Associação Amigos do Projeto Guri, tendo por objeto a implantação e manutenção do Projeto Guri – Polo Cunha; bem como autoriza o Município de Cunha a celebrar convênio com o Estado de São Paulo, por intermédio da Secretaria de Estado da Cultura, tendo por objeto a transferência de recursos financeiros pelo Estado para fins de execução do Projeto Guri – Polo Cunha</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/264/pll_011_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/264/pll_011_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ponte como "Ponte Denir Apolinário"</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/265/ple_014_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/265/ple_014_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à Lei Orçamentária do exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/266/ple_015_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/266/ple_015_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial com inclusão de elemento econômico e adicionando nas dotações orçamentárias à Lei Orçamentária do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/267/ple_016_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/267/ple_016_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação a servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/268/ple_017_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/268/ple_017_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2º, caput da lei 1821/2022, e dá outras providências</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/269/plce_002_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/269/plce_002_2023.pdf</t>
   </si>
   <si>
     <t>Altera vagas de cargos de Professor de Educação Básica constantes do Anexo I da Lei Municipal nº 1.250, de 11 de dezembro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/270/ple_018_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/270/ple_018_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de doação de cestas básicas de alimentos, pelo Executivo Municipal, pra famílias em situação de vulnerabilidade, e dá outras providências</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Elaine Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/271/pll_012_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/271/pll_012_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Vigilância e Monitoramento da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/272/pll_013_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/272/pll_013_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua como Darci Francisco Osório</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/273/pll_014_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/273/pll_014_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de quadra de areia como Pedro Vicente Tortolero Toledo, no Parque Nova Cunha</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/274/ple_019_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/274/ple_019_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município para com o Instituto Nacional de Seguridade Social - INSS/Receita Federal</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/275/ple_020_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/275/ple_020_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial para inclusão de elemento econômico à Lei Orçamentária do exercício de 2023</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/276/pll_015_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/276/pll_015_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Reconhece a Igreja Metodista do Jericó como Ponto Turístico Religioso do Município de Cunha.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/277/ple_021_2023_ldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/277/ple_021_2023_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias do Município de Cunha (LDO), para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Coelho</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/409/pll_016_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/409/pll_016_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Portal da Cidade como Dirceu José de Oliveira.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_040_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_040_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Denominação das ruas 1, 2, 3, 4, 5, 6 e 7 do Loteamento Alpes de Cunha.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/707/pl_041_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/707/pl_041_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à Lei Orçamentária do exercício de 2023 e dá outras providências (R$411.795,38)</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/897/pl_042_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/897/pl_042_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo de provimento efetivo junto ao anexo I da Lei Municipal nº 664/1993, e dá outras providências</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha “Agosto Laranja, Mês de Conscientização sobre a Esclerose Múltipla” no Município de Cunha.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_044_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_044_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reajustar o salário dos médicos, técnicos e auxiliares de enfermagem do Município e dá outras providências</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/950/pl_045_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/950/pl_045_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público: Escola Municipal de Ensino Fundamental (EMEF) José Amaro Monteiro (Zé Novo), Bairro da Vargem Grande.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/951/pl_046_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/951/pl_046_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assegurar às mulheres o direito de estarem acompanhadas, por uma pessoa de sua confiança, em consultas, exames e procedimentos em geral nos estabelecimentos públicos e privados de saúde no Município de Cunha, sendo obrigatório em casos que envolvam algum tipo de sedação.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/988/pl_047_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/988/pl_047_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial à Lei Orçamentária do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/989/pl_048_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/989/pl_048_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público: Unidade Básica de Saúde (UBS) Jose Augusto Correa (Purga), localizada à rua Sá Mariinha das Três Pontes, Grota dos Macotas, Cunha - (construída nos termos da Lei N.º 1.791/2021) – situada ao lado da UBS DR. Antônio Francisco Neves (Lei  1.165/2008).</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/993/pl_049_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/993/pl_049_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.751/2022 que cria o Conselho Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/994/pl_050_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/994/pl_050_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Centro de Eventos como José Leite Pinto “Zé Leitinho”, no Bairro do Motor.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/pl_051_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/pl_051_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de imóvel municipal como Espaço "Taciano José Monteiro" no Bairro do Falcão.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Cleiton da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_052_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_052_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de controle da emissão de ruídos por veículos automotores, considerando o interesse local, no Município de Cunha e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/pl_053_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/pl_053_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre crédito especial à LOA - Lei Orçamentária Anual, incluindo elementos econômicos, projeto/atividade no exercício de 2023.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_054_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_054_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal nº 1.751/2021 que cria o Conselho Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_055_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_055_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial à Lei Orçamentária e inclusão de elementos econômicos do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1283/programa_adote_uma_praca_29_assinado.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1283/programa_adote_uma_praca_29_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão participativa na organização de espaços públicos do município de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_057_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_057_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à Lei Orçamentária e inclusão de elementos econômicos do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/pl_058_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/pl_058_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adequação da iluminação pública, substituindo lâmpadas convencionais por lâmpadas de LED, no município de Cunha/SP e dá outras providências.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_059_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_059_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Estação de Tratamento de Água localizada no Bairro Alto do Cruzeiro como “Vereador Gilmar Aparecida Querido”.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Ilson Ledoíno, Batista Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_060_2023_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_060_2023_ilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de escola municipal como EMEF Clarisse Lopes Monteiro “Dona Clarinha” no Bairro do Amorim, Distrito de Campos de Cunha (Campos Novos).</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/pl_061_2023_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/pl_061_2023_ilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de escola municipal como EMEF Fátima Lopes dos Santos "Fatinha" no Bairro Águas de Santa Rosa, Distrito de Campos de Cunha (Campos Novos).</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_062_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_062_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe denominação do Centro de Distribuição de Alimentação Escolar como Margarida Maria Ferraz “Tia Guida”.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_063_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_063_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à Lei Orçamentária do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_064_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_064_cleiton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Garagem Municipal como Wilson do Espírito Santo Paula “Tatu”.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_065_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_065_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da feira da barganha no município de Cunha  e dá outras providências.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/pl_066_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/pl_066_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Dispõe denominação de ponte como Vanderley Fernandes da Silva “Feijão”.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/pl_067_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/pl_067_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 1.250 de 11 de dezembro de 2009, que dispõe sobre o plano de cargos, carreiras e valorização do Magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/pl_068_2023_prefeito_alterado_pelo_executivo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/pl_068_2023_prefeito_alterado_pelo_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Estância Climática de Cunha - Estado de São Paulo - para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/pll_denominacao_rua_motor_assinado.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/pll_denominacao_rua_motor_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Verde, para Rua José Máximo da Silva, no Bairro do Motor.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/pl_070_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/pl_070_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de quadra como Benedito Malaquias de Paula, na Grota dos Mocotas.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/pl_071_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/pl_071_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão participativa na organização de espaços públicos do Município de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_072_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_072_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_073_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_073_2023_batista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de velório municipal no Distrito de Campos de Cunha (Campos Novos) como “Hélio Cardoso”.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_074_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_074_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio de cooperação delegando as competências de fiscalização e regulação, inclusive tarifária, dos serviços públicos municipais de abastecimento de água e esgotamento sanitário, com agência reguladora escolhida, conforme Lei Federal nº 11.445/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/pl_075_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/pl_075_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de quadra como João Roque Neto "Dão Roque", na Grota dos Macotas.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_076_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_076_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre plano de carreiras e remuneração dos servidores do Município de Cunha, consolida dispositivos legais conexos e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/pl_077_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/pl_077_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de gratificação pelo exercício das atribuições de pregoeiro, agente de contratação, presidente e membros de comissão no âmbito da Administração Direta do Município de Cunha, nos termos da Lei nº 14.133/2021.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Batista Siqueira, Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_078_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_078_2023_batista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da ETA (Estação de Tratamento de Água) do Distrito de Campos de Cunha (Campos Novos) como “Domingos Lopes da Silva”.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/pl_079_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/pl_079_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/pl_080_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/pl_080_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Integral na Rede de Ensino Municipal de Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/pl_081_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/pl_081_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Aumenta o número de vagas para trabalhadores braçais, atendentes de saúde e fisioterapeutas, do Poder Executivo do Município de Cunha.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/pl_082_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/pl_082_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/pl_083_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/pl_083_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Praça do Rosário, para Praça do Rosário: Benedito Onofre de Oliveira , "Dito Onofre"</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/278/pdl_001_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/278/pdl_001_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Concessão de Título de Cidadania Cunhense a Márcia de Freitas</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/279/pdl_002_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/279/pdl_002_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Concessão de Título de Cidadania Cunhense a Itamar José Lopes</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/949/pdl_003_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/949/pdl_003_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Concessão de Título de Cidadania Cunhense a Wagner de Oliveira Júnior.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/pdl_004_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/pdl_004_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a  Robertha Santos Carneiro.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/pdl_005_2023_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/pdl_005_2023_ilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Marco Aurélio Bertaiolli.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/pdl_006_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/pdl_006_2023_batista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Claiton Tadeu Bulhões "Tato".</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/pdl_007_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/pdl_007_2023_batista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Roseli Ramos.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/pdl_008_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/pdl_008_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Ariadne Tezoli Carvalho.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/pdl_009_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/pdl_009_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Marcos José de Oliveira.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/pdl_010_2023_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/pdl_010_2023_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Jair Messias Bolsonaro.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/280/pr_001_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/280/pr_001_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de revisão geral anual aos vencimentos dos funcionários públicos da Câmara Municipal de Cunha</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/pr_002_2023_ronaldo_saulo_elaine_rubao.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/pr_002_2023_ronaldo_saulo_elaine_rubao.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Cunha, no que se refere Título II – Dos órgãos da Câmara, Capítulo III – Das Comissões: Seção 4ª – Da Comissão de Finanças, Orçamento, Obras e Serviços Públicos; e Seção 5ª – Da Comissão de Educação, Saúde, Esportes e Assistência Social.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/pr_003_mesa_diretora.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/pr_003_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria da Câmara Municipal de Cunha.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/pr_004_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/pr_004_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO ANUAL DE CESTAS DE NATAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE CUNHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>1.      Que o Sr. Secretário Municipal de Saúde (Gilvan Augusto Coelho da Silva) possibilite a realização da palestra formativa sobre “prevenção da saúde mental” aos alunos do Ensino Médio, da rede educação de Ensino da Cidade de Cunha, haja visto a pertinência temática com a fase desenvolvimentista do público referido, e a necessidade de ampla divulgação dos métodos preventivos de um problema de saúde que, no cenário “pós pandemia”, tem alcançado índices alarmantes (em especial, entre a população jovem). Que seja realizada a limpeza, manutenção e pintura das caixas d’agua do município. A qualidade da água consumida pode estar diretamente ligada à manutenção de caixas d’água e reservatórios. Quando não há um cuidado maior com a preservação desses ambientes, é possível que microrganismos contaminem o líquido armazenado, causando doenças para quem ingeri-lo. A limpeza deve ser feita com produtos registrados pelo Ministério da Saúde e que sigam as normas dos órgãos distribui</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>1.      Que designe ao setor competente que seja feito reparos na Travessa Victor Amato Filho.2.      Que designe ao setor competente que seja instalada luminárias na Rua das Camélias bairro da Bexiga.3.      Que seja fornecido uniformes escolares para todos os alunos da  rede municipal de ensino. Que designe ao setor competente que seja feito a limpeza dos bueiros da Rua Luiz Benildo Vaz, (“Rua do Lói”), pois a mesma esta sendo invadida, devido as fortes chuvas fluviais.</t>
   </si>
   <si>
     <t>309</t>
   </si>
@@ -5480,870 +5480,870 @@
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>Batista Siqueira, Ilson Ledoíno, Netinho do Duca, Saulo da Padaria</t>
   </si>
   <si>
     <t>Congratulações ao time de Campos Novos pela conquista de 2º lugar no Campeonato Rural de 2023.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>Batista Siqueira, Coelho</t>
   </si>
   <si>
     <t>Congratulações a Maurício Galvão Freire pelos trinta anos de arbitragem dedicados ao futebol amador do Município.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_001_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_001_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado em que data serão realizadas as obras no Loteamento Primavera, as quais a Prefeitura Municipal foi condenada nos autos da ação civil pública, informando, ainda, se já existe um cronograma de execução das obras, tendo em vista já ter ocorrido o trânsito em julgado do referido processo, e a Prefeitura Municipal ter sido intimada para comprovar o início das obras, conforme andamento do processo judicial que segue em anexo.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_002_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_002_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer que sejam solicitadas informações a senhora Procuradora Chefe do Munícipio, bem como ao Excelentíssimo senhor Prefeito, se necessário, a fim de que seja esclarecerido a esta Casa quanto cumprimento das horas/semanais de trabalho presencial dos procuradores municipais – especificando dias e horários. Seja também esclarecido a forma como é feito o controle do trabalho prestado de forma remota.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_003_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_003_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que informe a esta Casa, em relação nominal, os servidores de caráter efetivo que estão em função diversa da qual foram admitidos por concurso público. Na mesma oportunidade, apresente os atos normativos utilizados no deslocamento funcional referido, bem como, eventual, documento de requisição médica que justifique o reaproveitamento do servidor em setor diverso do qual ingressara no serviço público municipal. Esclareça ainda, em qual setor estão atualmente os servidores referidos, e a média de horas-extras que cada qual recebeu no último ano (se houver realizado trabalho em regime extraordinário). Esclareça também, se existe previsão de retorno dos servidores aos seus postos originais de trabalho - e, em caso negativo, se tal conduta não gera prejuízos aos cofres públicos municipais. Por derradeiro, a respeito (pontualmente) dos servidores que desempenham a função de motorista (por deslocamento), esclareça quais os veículos são conduzidos por eles (com a identifica</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_004_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_004_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe a esta Casa, se a municipalidade determinou abertura de procedimento de apuração a respeito do acidente ocorrido com o veículo de placa FRQ3845, durante atividade no bairro rural do Paiol. Esclareça também: quais foram as avarias sofridas pelo veículo e o valor gasto (ou necessário) para a reparação; qual empresa fará o serviço; a origem do recurso empregada para o pagamento. Informe ainda, quem conduzia o veículo; o número da ordem de serviço. Na hipótese de o condutor não ocupar o cargo publico de motorista, que informe seu poste originário de trabalho.</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira, Coelho, Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_005_2023_cleiton_coelho_batista_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_005_2023_cleiton_coelho_batista_ilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que seja informado com relação ao automóvel caminhonete, placa EOB1611, anteriormente utilizado pela Defesa Civil, que foi substituído, para qual setor foi destinado para utilização na Prefeitura Municipal, informando, ainda, para qual tipo de serviço é utilizado especificamente, e qual o funcionário responsável por sua condução, bem como, informe onde esse automóvel permanece no período noturno. Por fim, requer informações sobre o estado de conservação deste veículo através de fotos nítidas e coloridas da lataria, interior do veículo (estofamento, painel e vidros), pneus, motor e suspensão, informando eventuais danos existentes.</t>
   </si>
   <si>
     <t>Coelho, Batista Siqueira, Cleiton da Ambulância, Ilson Ledoíno</t>
   </si>
   <si>
     <t>requer do Prefeito que seja informado quantas análises de água foram realizadas nos filtros de tratamento da água da Prefeitura ( Alto do Cruzeiro, Parque Nova Cunha e Campos de Cunha), no ano de 2022,  pelo funcionário que atua como técnico em química responsável, bem como nos seja enviada as cópias dos documentos destas análises</t>
   </si>
   <si>
     <t>Coelho, Batista Siqueira, Cleiton da Ambulância, Gilmara da Enfermagem, Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_007_2023_cleiton_coelho_batista_ilson_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_007_2023_cleiton_coelho_batista_ilson_gilmara.pdf</t>
   </si>
   <si>
     <t>requer do Prefeito que seja informado, referente ao exercício de 2022,  quais as linhas de transporte de alunos foram realizadas pelas empresas:  Mariano e Mariano Transportes Ltda e Serra Transportes e locações Ltda,  respectivamente,  informando o número ( quantidade)  de linhas realizadas,  o itinerário de cada uma delas, as placas dos veículos utilizados para cada uma delas, o nome dos motoristas destas, com discriminação do horário diário de início e término do serviço de cada uma das respectivas linhas, durante o exercício de 2022</t>
   </si>
   <si>
     <t>Requer do prefeito que seja informado  será ser realizada a ampliação redes de esgoto do município, bem como, informe se há recursos destinados para esta finalidade e qual o valor. Caso positivo informando o prazo provável para início das obras</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_009_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_009_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informada se a Lei nº 1.262/2010 (lei de criação do Programa Adote uma Praça), possui a regulamentação mencionada nos artigos 3º, 4º e 5º da mesma, em caso positivo, que seja encaminhada cópia do Decreto ou outra norma regulamentadora do programa.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_010_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_010_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informada se a Lei nº 1.657/2018, (lei de criação do Programa Adote uma árvore), possui a regulamentação mencionada no Artigo 8º da mesma, em caso positivo, que seja encaminhada cópia do decreto ou outra norma regulamentadora do programa.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_011_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_011_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que seja informada e fornecida a relação dos bens imóveis em nome da Prefeitura Municipal de Cunha, bem como a situação dos mesmos, ou seja, se a Prefeitura Municipal possui a propriedade plena ou é apenas posseira dos bens.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_012_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_012_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo o seguinte: quantidade de atendimentos médicos, o número de exames realizados (preventivos, eletrocardiograma, entre outros que possam ser feitos no ESF) e o número de dispensa de medicamentos, realizados durante o ano de 2022 nos Postos de Estratégia da Saúde da família em nosso município.</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira, Coelho, Gilmara da Enfermagem, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_013_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_013_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito que seja informado de quem é a jurisdição/responsabilidade sobre a Avenida Francisco da Cunha Menezes e Avenida Daher Pedro, na cidade de Cunha/SP, informando se é de responsabilidade do município ou órgão do governo estadual. Caso seja jurisdição/responsabilidade do Estado encaminhar documento que demonstre esta jurisdição/responsabilidade do Estado, onde conste a data a partir da qual passou a não ser de jurisdição/responsabilidade do Município de Cunha.</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira, Coelho, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_014_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_014_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito que seja informado quais foram contratações para aluguel e/ou serviço de maquinário: pá carregadeira, retroescavadeira, motoniveladora (Patrol) e caminhões do ano de 2022 até presente data, encaminhando cópia dos contratos referentes a estas contratações, com identificação dos veículos e do operador/motorista, bem como o local onde foram realizados os serviços contratados</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira, Coelho</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_015_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_015_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do diretor do DER que seja informado de quem é a jurisdição/responsabilidade sobre a Avenida Francisco da Cunha Menezes e Avenida Daher Pedro, na cidade de Cunha/SP, informando se é de responsabilidade do município ou DER.  Caso seja jurisdição/responsabilidade do DER,  encaminhar documento que demonstre esta jurisdição/responsabilidade do DER,  onde conste a data a partir da qual passou a não ser de jurisdição/responsabilidade do Município de Cunha.</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira, Coelho, Gilmara da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_016_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_016_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito que seja informado quais são os funcionário que compõem atualmente a comissão de licitações da Prefeitura Municipal, discriminando nome e cargo</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_017_2023_rubao.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_017_2023_rubao.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informada e fornecida à esta edilidade, tendo em vista o superávit financeiro do exercício de 2022, justificativa para que não seja realizado reajuste salarial - além do fornecido pela Lei Municipal nº 1871, de 20 de janeiro de 2023 - ou eventual concessão de gratificação aos funcionários públicos municipais que trabalhem em serviços braçais e/ou diretamente nas ruas, (tais como: funcionários do setor da garagem municipal, funcionários da equipe de água e esgoto, serventes municipais, funcionários do setor de pontes e dos demais setores onde se realizem trabalhos braçais).</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem, Batista Siqueira, Cleiton da Ambulância, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_018_2023_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_018_2023_gilmara.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que informe a esta Casa se houve atendimento de enfermagem da ESF Vale das Cachoeiras nos seguintes bairros e dias: Paiolzinho + Lagoa no dia 15/02/2023; Catióca I + Catióca II no dia 17/02/2023; Jacuí + Quilombinho no dia 22/02/2023; Samambaias I e II no dia 24/02/2023; Jaguarão no dia 15/03/2023. Em caso de ter havido atendimento, favor informar os nomes dos pacientes atendidos e o número de prontuário.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_019_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_019_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito informações sobre os recolhimentos das contribuições previdenciárias ao INSS e eventuais débitos</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_020_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_020_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe sobre o processo judicial nº 1000180-12.2020.8.26.0159</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_021_2023_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_021_2023_saulo.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito informações sobre o contrato firmado pela municipalidade junto a CEF, pelo FINISA</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_022_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_022_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito quais veículos e maquinários da Prefeitura possuem rastreamento via satélite</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_023_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_023_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito relação de quais servidores efetivos e comissionados exercem função e/ou lotados em cargos diversos do qual foram admitidos</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/304/requerimento_024_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/304/requerimento_024_2023_batista.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe se serão contratados seguranças para a escola Manoel Lopes D'Assunção, no Distrito de Campos de Cunha</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/305/requerimento_025_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/305/requerimento_025_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe o motivo da patrulha rural não estar sendo utilizada pela PM para aumento da segurança dos bairros rurais</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem, Batista Siqueira, Cleiton da Ambulância, Coelho, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/306/requerimento_026_2023_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/306/requerimento_026_2023_gilmara.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe o motivo da devolução do montante de aproximadamente 9 milhões de reais que deveriam ser destinados à construção do sistema de coleta, afastamento e estação de tratamento de esgoto</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Batista Siqueira, Gilmara da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_027_2023_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_027_2023_batista.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito o motivo da proibição da inscrição do time do Bairro Sertãozinho no Campeonato de Futebol de campo do Distrito de Campos de Cunha</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem, Cleiton da Ambulância, Coelho</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_028_2023_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_028_2023_gilmara.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe a esta Casa QUANTOS foram os atendimentos de enfermagem da ESF Vale das Cachoeiras nos seguintes bairros e dias: Paiolzinho + Lagoa no dia 15/02/2023; Catióca I + Catióca II no dia 17/02/2023; Jacuí + Quilombinho no dia 22/02/2023; Samambaias I e II no dia 24/02/2023; Jaguarão no dia 15/03/2023, discriminando os números dos atendimentos por bairros e dias.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/779/requerimento_029_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/779/requerimento_029_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo quais materiais foram adquiridos para distribuição gratuita com os R$50.000,00 aprovados pela Lei nº 1876/2023.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_030_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_030_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe em qual conta bancária se encontram depositados os valores de R$9.117.097,16 referente a convênio para construção de estação de tratamento de esgoto</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_031_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_031_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito relação com nomes dos funcionários que já ocuparam outras funções ou cargos diversos dos quais foram concursados, e que continuam recebendo sua remuneração relacionada a estas funções ou cargos diversos, mesmo tendo voltado ao cargo de origem do concurso</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_032_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_032_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe em qual secretaria está lotado o veículo VW FOX, placa CST - 7412, informando ainda para qual serviço é utilizado e qual o nome do motorista responsável</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_033_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_033_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe se será feito (em qual prazo) o desassoreamento da represa do Pimenta, onde é feita a captação de água para abastecimento da Cidade.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_034_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_034_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja enviada a esta Casa de Leis cópia do termo de convênio com o Estado que trata da utilização da patrulha rural.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_035_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_035_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja informado a esta Casa de Leis se há disponibilidade financeira para aumento da categoria dos motoristas municipais, haja vista foi dado aumento para os funcionários da área da saúde (médicos e enfermeiros) e cerca de 80% dos motoristas atendem a área da saúde, integrando essas equipes, no entanto, ficaram de fora do referido aumento.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_036_ilson_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_036_ilson_batista.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe a esta Casa, de forma detalhada e com documentos comprobatórios, a respeito da regularidade dos procedimentos técnicos adotados na Unidade de Tratamento de Água (ETA) do Distrito de Campos de Cunha, haja vista as inúmeras reclamações populares locais de recebimento/abastecimento de água impróprias para o consumo humano e/ou realização de atividades domésticas elementares.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_037_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_037_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência urgentíssima na tramitação do Projeto de Lei nº 47/2023.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_038_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_038_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe em que foram gastos os recursos de mais de 4 milhões de reais existentes em caixa da Prefeitura em 31/12/2020.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_039_2023_coelho_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_039_2023_coelho_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito cópias das notas fiscais e/ou cupons fiscais referentes aos empenhos da Prefeitura Municipal nºs: 387, 1551, 2294, 2714, 3560, 3967, 4411, 5102, 4859, 4935 e 5300.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_040_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_040_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja informado quais despesas são pagas detalhadamente pelos recursos do Gabinete do Prefeito, fora os já explicitamente expostos no projeto de LDO do exercício 2024, bem como informe qual a justificativa para o aumento de 40% dos recursos destinados a unidade Procuradoria Jurídica no projeto de LDO 2024 em relação ao exercício presente.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_041_2023_ronaldo_saulo_elaine_rubao.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_041_2023_ronaldo_saulo_elaine_rubao.pdf</t>
   </si>
   <si>
     <t>Requer urgência especial na tramitação do Projeto de Resolução nº2/2023 (Altera o Regimento Interno da Câmara Municipal de Cunha, no que se refere Título II – Dos órgãos da Câmara, Capítulo III – Das Comissões: Seção 4ª – Da Comissão de Finanças, Orçamento, Obras e Serviços Públicos; e Seção 5ª – Da Comissão de Educação, Saúde, Esportes e Assistência Social.)</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_042_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_042_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que informe quem é o funcionário chefe responsável pela manutenção da frota municipal.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/req_043_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/req_043_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja informado, com relação ao caminhão placa FRQ 3845, que estava em conserto, qual o valor do gasto para esta finalidade, remetendo cópia dos orçamentos, bem como das notas fiscais referentes aos pagamentos do conserto.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/req_044_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/req_044_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo cópias das notas fiscais e/ou cupons fiscais referentes aos empenhos da Prefeitura nºs: 387/2023; 1551/2021; 2294/2021; 2714/2021; 3560/2021; 3967/2021; 4411/2021; 5102/2021; 4859/2022; 4935/2022; 5300/2022.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/req_045_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/req_045_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência urgentíssima na tramitação do PL nº 53/2023.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/req_046_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/req_046_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito relação das diárias e despesas de reembolso pagas pela Prefeitura nos últimos dois anos, relacionando os respectivos valores e nomes dos credores/funcionários (cargo/função), mês a mês, com envio das cópias das nota/cupons fiscais no caso dos reembolsos.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/req_047_2023_bruno.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/req_047_2023_bruno.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado quando se iniciarão as obras determinadas pelo processo judicial nº 1000166-23.2023.8.26.0159, referente ao Loteamento Primavera, informando, ainda, se a Prefeitura está incidindo em multa pelo não início das referidas obras.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/req_048_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/req_048_2023.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 63/2023.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/req_049_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/req_049_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 67/2023.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/req_050_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/req_050_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo relação com nomes dos funcionários que foram nomeados e tomaram posse referentes aos concursos públicos do ano de 2021 até a data de resposta deste requerimento.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/req_051_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/req_051_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja informado se há previsão para  implantação de serviço de distribuição de água para os bairros do Paraitinga e Barra do J Alves, tendo em vista os respectivos poços artesianos instalados pelo Governo do Estado.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/req_052_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/req_052_2023.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 72/2023.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/req_053_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/req_053_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo, após aprovado pelo Plenário, que que seja informado se há previsão para implantação de serviço de distribuição de água para o bairro do Paraitinga, tendo em vista o respectivo poço artesiano instalado pelo Governo do Estado.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/req_054_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/req_054_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 76/2023.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/req_055_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/req_055_2023.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 77/2023.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Coelho, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/req_056_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/req_056_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer vistas do Projeto de Lei nº 71/2023.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/req_057_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/req_057_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe se o Município fez adesão ao programa "Universaliza SP".</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/req_058_2023_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/req_058_2023_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que forneça informações referentes aos questionamentos sobre o Projeto de Lei nº 74/2023.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/req_059_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/req_059_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 79/2023.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/req_060_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/req_060_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do Projeto de Lei nº 80/2023.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/req_061_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/req_061_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 81/2023.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/req_062_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/req_062_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer urgência na tramitação do PL nº 82/2023.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/req_063_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/req_063_2023.pdf</t>
   </si>
   <si>
     <t>Requer a retirada da Emenda nº 19/2023 (emenda ao PL nº 76/2023).</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/req_064_2023_cleiton_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/req_064_2023_cleiton_netinho.pdf</t>
   </si>
   <si>
     <t>Requer vista do Projeto de Lei nº 76/2023 (Plano de carreira dos funcionários da Prefeitura).</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/emenda_001_2023_coelho_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/emenda_001_2023_coelho_cleiton.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 68/2023 (orçamento 2024).</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>Elaine Nogueira, Ronaldo da Farmácia, Saulo da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/emenda_002_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/emenda_002_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 76/2023. Altera Art. 87 e Art. 89.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda_003_2023_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda_003_2023_coelho.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 76/2023. Altera Art. 82 e inciso II do Art. 57.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_004_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_004_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 76/2023. Altera Art. 77.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/emenda_005_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/emenda_005_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 76/2023. Suprime do artigo 83 ao 89.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/emenda_006_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/emenda_006_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 76/2023. Altera o Art. 78.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1596/emenda_007_2023_prefeito.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1596/emenda_007_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 76/2023.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>Batista Siqueira, Cleiton da Ambulância, Coelho, Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/emenda_008_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/emenda_008_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL nº 76/2023 (Plano de Carreira dos funcionários da Prefeitura).</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/emenda_009_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/emenda_009_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao PL nº 76/2023 (Plano de Carreira dos funcionários da Prefeitura).</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/emenda_010_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/emenda_010_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/emenda_011_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/emenda_011_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/emenda_012_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/emenda_012_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/emenda_013_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/emenda_013_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Supressiva ao PL nº 76/2023 (Plano de Carreira dos funcionários da Prefeitura).</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/emenda_014_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/emenda_014_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao PL nº 76/2023 (Plano de Carreira dos funcionários da Prefeitura).</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/emenda_015_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/emenda_015_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/emenda_016_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/emenda_016_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/emenda_017_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/emenda_017_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/emenda_018_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/emenda_018_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/emenda_019_2023_coelho_batista_cleiton_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/emenda_019_2023_coelho_batista_cleiton_ilson.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/emenda_020_2023_coelho_cleiton_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/emenda_020_2023_coelho_cleiton_netinho.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei do Executivo n°076/2023.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/veto_001_2023_aut_lei_1883_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/veto_001_2023_aut_lei_1883_2023.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o o autógrafo de lei nº 1.833/2023 (Projeto de Lei nº 19/2023)</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/veto_002_2023.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/veto_002_2023.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o autógrafo de lei nº 1.920/2023 (Projeto de Lei nº 65/2023).</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Relatório de Fiscalização</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Coelho</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1191/relatorio_fiscalizacao_001_2023_coelho_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1191/relatorio_fiscalizacao_001_2023_coelho_cleiton.pdf</t>
   </si>
   <si>
     <t>Fiscalização dos itens da cesta básica</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/relatorio_fiscalizacao_002_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/relatorio_fiscalizacao_002_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Fiscalização da estrada da Paraibuna</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/relatorio_fiscalizacao_003_2023_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/relatorio_fiscalizacao_003_2023_cleiton.pdf</t>
   </si>
   <si>
     <t>Fiscalização de linha de tubos, ponte e estado da estrada que liga Paiol Velho a estrada do Paraitinga.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/relatorio_fiscalizacao_004_2023_rubao.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/relatorio_fiscalizacao_004_2023_rubao.pdf</t>
   </si>
   <si>
     <t>Fiscalização de estradas da Várzea da Cachoeira e Jacuí.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/rf_005_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/rf_005_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de obras do Programa Melhor Caminho no Bairro da Bocaininha.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/rf_006_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/rf_006_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de obras de escoamento na Avenida Augusto Galvão de França.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/rf_007_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/rf_007_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização do calçamento de várias ruas: Zeladora Zulmira d Oliveira Campos, Ary Fernandes da Silva, Jaime Manoel de Oliveira, Silvana Pereira Sampaio e Rotilho Alves de Carvalho.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/rf_008_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/rf_008_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização da estrada do bairro Guaranjanga.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1352/rf_009_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1352/rf_009_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização de iluminação na Barra do J Alves (Barra do Bié).</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/rf_010_2023_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/rf_010_2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>Fiscalização da construção de creche no Distrito de Campos de Cunha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6650,67 +6650,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/240/plce_001_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/241/ple_001_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/243/ple_002_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/244/ple_003_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/245/ple_004_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/246/ple_005_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/247/ple_006_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/248/ple_007_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/249/pll_002_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/250/ple_008_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/251/ple_009_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/252/pll_003_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/253/pll_004_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/254/ple_010_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/255/ple_011_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/256/pll_005_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/258/pll_006_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/259/pll_007_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/260/pll_008_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/261/ple_013_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/262/pll_009_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/263/pll_010_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/264/pll_011_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/265/ple_014_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/266/ple_015_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/267/ple_016_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/268/ple_017_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/269/plce_002_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/270/ple_018_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/271/pll_012_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/272/pll_013_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/273/pll_014_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/274/ple_019_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/275/ple_020_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/276/pll_015_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/277/ple_021_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/409/pll_016_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_040_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/707/pl_041_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/897/pl_042_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_044_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/950/pl_045_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/951/pl_046_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/988/pl_047_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/989/pl_048_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/993/pl_049_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/994/pl_050_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/pl_051_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_052_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/pl_053_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_054_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_055_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1283/programa_adote_uma_praca_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_057_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/pl_058_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_059_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_060_2023_ilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/pl_061_2023_ilson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_062_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_063_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_064_cleiton.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_065_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/pl_066_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/pl_067_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/pl_068_2023_prefeito_alterado_pelo_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/pll_denominacao_rua_motor_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/pl_070_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/pl_071_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_072_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_073_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_074_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/pl_075_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_076_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/pl_077_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_078_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/pl_079_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/pl_080_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/pl_081_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/pl_082_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/pl_083_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/278/pdl_001_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/279/pdl_002_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/949/pdl_003_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/pdl_004_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/pdl_005_2023_ilson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/pdl_006_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/pdl_007_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/pdl_008_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/pdl_009_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/pdl_010_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/280/pr_001_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/pr_002_2023_ronaldo_saulo_elaine_rubao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/pr_003_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/pr_004_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_001_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_002_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_003_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_004_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_005_2023_cleiton_coelho_batista_ilson.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_007_2023_cleiton_coelho_batista_ilson_gilmara.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_009_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_010_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_011_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_012_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_013_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_014_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_015_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_016_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_017_2023_rubao.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_018_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_019_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_020_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_021_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_022_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_023_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/304/requerimento_024_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/305/requerimento_025_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/306/requerimento_026_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_027_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_028_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/779/requerimento_029_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_030_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_031_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_032_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_033_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_034_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_035_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_036_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_037_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_038_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_039_2023_coelho_netinho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_040_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_041_2023_ronaldo_saulo_elaine_rubao.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_042_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/req_043_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/req_044_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/req_045_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/req_046_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/req_047_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/req_048_2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/req_049_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/req_050_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/req_051_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/req_052_2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/req_053_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/req_054_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/req_055_2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/req_056_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/req_057_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/req_058_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/req_059_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/req_060_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/req_061_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/req_062_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/req_063_2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/req_064_2023_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/emenda_001_2023_coelho_cleiton.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/emenda_002_2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda_003_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_004_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/emenda_005_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/emenda_006_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1596/emenda_007_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/emenda_008_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/emenda_009_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/emenda_010_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/emenda_011_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/emenda_012_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/emenda_013_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/emenda_014_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/emenda_015_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/emenda_016_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/emenda_017_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/emenda_018_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/emenda_019_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/emenda_020_2023_coelho_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/veto_001_2023_aut_lei_1883_2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/veto_002_2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1191/relatorio_fiscalizacao_001_2023_coelho_cleiton.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/relatorio_fiscalizacao_002_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/relatorio_fiscalizacao_003_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/relatorio_fiscalizacao_004_2023_rubao.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/rf_005_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/rf_006_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/rf_007_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/rf_008_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1352/rf_009_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/rf_010_2023_ronaldo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/240/plce_001_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/241/ple_001_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/243/ple_002_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/244/ple_003_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/245/ple_004_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/246/ple_005_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/247/ple_006_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/248/ple_007_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/249/pll_002_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/250/ple_008_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/251/ple_009_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/252/pll_003_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/253/pll_004_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/254/ple_010_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/255/ple_011_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/256/pll_005_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/258/pll_006_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/259/pll_007_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/260/pll_008_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/261/ple_013_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/262/pll_009_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/263/pll_010_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/264/pll_011_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/265/ple_014_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/266/ple_015_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/267/ple_016_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/268/ple_017_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/269/plce_002_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/270/ple_018_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/271/pll_012_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/272/pll_013_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/273/pll_014_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/274/ple_019_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/275/ple_020_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/276/pll_015_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/277/ple_021_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/409/pll_016_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_040_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/707/pl_041_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/897/pl_042_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_044_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/950/pl_045_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/951/pl_046_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/988/pl_047_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/989/pl_048_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/993/pl_049_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/994/pl_050_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/pl_051_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_052_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/pl_053_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_054_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_055_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1283/programa_adote_uma_praca_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_057_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/pl_058_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_059_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_060_2023_ilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/pl_061_2023_ilson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_062_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_063_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_064_cleiton.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_065_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/pl_066_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/pl_067_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/pl_068_2023_prefeito_alterado_pelo_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/pll_denominacao_rua_motor_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/pl_070_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/pl_071_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_072_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_073_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_074_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/pl_075_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_076_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/pl_077_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_078_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/pl_079_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/pl_080_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/pl_081_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/pl_082_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/pl_083_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/278/pdl_001_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/279/pdl_002_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/949/pdl_003_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/pdl_004_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/pdl_005_2023_ilson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/pdl_006_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/pdl_007_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/pdl_008_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/pdl_009_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/pdl_010_2023_elaine.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/280/pr_001_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/pr_002_2023_ronaldo_saulo_elaine_rubao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/pr_003_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/pr_004_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_001_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_002_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_003_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_004_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_005_2023_cleiton_coelho_batista_ilson.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_007_2023_cleiton_coelho_batista_ilson_gilmara.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_009_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_010_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_011_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_012_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_013_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_014_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_015_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_016_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_017_2023_rubao.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_018_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_019_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_020_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_021_2023_saulo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_022_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_023_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/304/requerimento_024_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/305/requerimento_025_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/306/requerimento_026_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_027_2023_batista.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_028_2023_gilmara.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/779/requerimento_029_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_030_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_031_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_032_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_033_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_034_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_035_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_036_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_037_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_038_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_039_2023_coelho_netinho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_040_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_041_2023_ronaldo_saulo_elaine_rubao.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_042_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/req_043_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/req_044_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/req_045_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/req_046_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/req_047_2023_bruno.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/req_048_2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/req_049_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/req_050_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/req_051_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/req_052_2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/req_053_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/req_054_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/req_055_2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/req_056_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/req_057_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/req_058_2023_netinho.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/req_059_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/req_060_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/req_061_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/req_062_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/req_063_2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/req_064_2023_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/emenda_001_2023_coelho_cleiton.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/emenda_002_2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda_003_2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_004_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/emenda_005_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/emenda_006_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1596/emenda_007_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/emenda_008_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/emenda_009_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/emenda_010_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/emenda_011_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/emenda_012_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/emenda_013_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/emenda_014_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/emenda_015_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/emenda_016_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/emenda_017_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/emenda_018_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/emenda_019_2023_coelho_batista_cleiton_ilson.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/emenda_020_2023_coelho_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/veto_001_2023_aut_lei_1883_2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/veto_002_2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1191/relatorio_fiscalizacao_001_2023_coelho_cleiton.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/relatorio_fiscalizacao_002_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/relatorio_fiscalizacao_003_2023_cleiton.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/relatorio_fiscalizacao_004_2023_rubao.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/rf_005_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/rf_006_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/rf_007_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/rf_008_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1352/rf_009_2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/rf_010_2023_ronaldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H769"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>