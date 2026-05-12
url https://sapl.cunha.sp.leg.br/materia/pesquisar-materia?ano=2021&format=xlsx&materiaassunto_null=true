--- v0 (2025-12-21)
+++ v1 (2026-05-12)
@@ -54,639 +54,639 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Éder Galdino da Costa</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/6/ple_001_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/6/ple_001_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à LOA 2021, acrescenta ações, projetos, atividades, metas e objetivos na Lei de Diretrizes Orçamentárias - LDO - e no PPA do Município de Cunha para o exercício de 2021.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pll_001_2021_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pll_001_2021_gilmara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e dá outras providências</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Saulo da Padaria, Ilson Ledoíno</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pll_002_2021_saulo_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pll_002_2021_saulo_ilson.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas do Município de Cunha como atividade essencial em períodos de pandemia</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Saulo da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pll_003_2021_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pll_003_2021_saulo.pdf</t>
   </si>
   <si>
     <t>Denominação de Escola</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/10/ple_002_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/10/ple_002_2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1533/2017, por determinação judicial</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/11/ple_003_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/11/ple_003_2021.pdf</t>
   </si>
   <si>
     <t>Institui o regulamento disciplinar dos servidores do Município de Cunha, estabelece normas para os procedimentos administrativos e dá outras providências</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/12/ple_004_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/12/ple_004_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/13/ple_005_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/13/ple_005_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a adesão do Município de Cunha/SP à Associação da Região Turística da Fé e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/14/ple_006_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/14/ple_006_2021.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de acompanhamento e controle do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos profissionais da Educação - CACS FUNDEB e dá outras providências</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pll_004_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pll_004_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividades e exercícios físicos como essenciais em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/16/ple_007_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/16/ple_007_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar convênio com o Estado de São Paulo, por intermédio da Secretaria de Segurança Pública e pelo Instituto de Identificação Ricardo Gumbleton Daunt - IIRGD</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/17/ple_008_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/17/ple_008_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial à Lei Orçamentária do exercício de 2021, criando e suplementando elementos econômicos e dá outras providências</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/20/ple_009_2021_ldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/20/ple_009_2021_ldo.pdf</t>
   </si>
   <si>
     <t>Lei de Diretrizes Orçamentárias</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ronaldo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pll_005_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pll_005_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação de cargos em comissão junto ao quadro de funcionários da Câmara Municipal de Cunha e dá outras providências</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/22/ple_010_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/22/ple_010_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado (PPI), estabelecendo a redução de juros e multas moratórios provenientes de acréscimos legais, incidentes sobre débitos tributários e não tributários existentes para com a Fazenda Pública Municipal</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/28/ple_011_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/28/ple_011_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Cunha a celebrar convênio com o Governo do Estado de São Paulo, por intermédio da Secretaria de Segurança Pública, para execução de serviços de prevenção e extinção de incêndios, busca e salvamento e outros que, por sua natureza, insiram-se</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/29/ple_012_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/29/ple_012_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público da sub-Prefeitura de Campos de Cunha</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Bruno Barbeta</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pll_006_2021_bruno.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pll_006_2021_bruno.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §4º ao Art. 11 da Lei Municipal nº 1.708/2019</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Coelho, Batista Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pll_007_2021_coelho_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pll_007_2021_coelho_batista.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição do Programa Municipal de Fornecimento de Absorventes Higiênicos no âmbito do Município de Cunha e dá outras providências</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pll_008_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pll_008_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de verba pública no âmbito do Município de Cunha, em eventos e serviços que promovam a sexualização de crianças e adolescentes e dá providências correlatas</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pll_009_2021_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pll_009_2021_saulo.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua como José Maria Aguiar</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pll_010_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pll_010_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Ladeira 20 (vinte) de abril, para Rua Prefeito Osmar Felipe</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pll_011_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pll_011_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua dos Estudantes, para Rua Profª Neide Galvão de França Oliveira</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Coelho</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pll_012_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pll_012_2021_coelho.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Estrada Vicinal do Jaguarão, para Estrada Vicinal Jonas Lopes de Siqueira</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/37/ple_013_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/37/ple_013_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da imprensa oficial do Município na forma eletrônica</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/38/ple_014_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/38/ple_014_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à LOA - Lei Orçamentária Anual, alterando ações, projetos e atividadesno exercício de 2021</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/39/ple_c_001_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/39/ple_c_001_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município da Estância Climática de Cunha a receber receitas e tributos por meio de cartão de crédito e de débito e a contratar ou credenciar operadoras que forneçam mecanismos e ferramentas para auxiliar no serviço de arrecadação por meio de pagamento via cartão de débito e de crédito e dá outras providências</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Elaine Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pll_013_2021_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pll_013_2021_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com transtorno do espectro autista e dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pll_014_2021_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pll_014_2021_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa Municipal dos Direitos da Pessoa com Transtorno do Espectro Autista no Município de Cunha e dá outras providências</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/42/ple_016_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/42/ple_016_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à LOA - Lei Orçamentária Anual, alterando ações, projetos e atividades no exercício de 2021.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/43/ple_017_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/43/ple_017_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à LOA - Lei Orçamentária Anual do exercício de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/44/ple_018_2021_ppa.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/44/ple_018_2021_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA - do Município de Cunha para o quadriênio 2022 a 2025.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/45/pll_015_2021_bruno.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/45/pll_015_2021_bruno.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Cunha - SP, a condição de garantia de contratação de mão de obra local e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Saulo da Padaria, Elaine Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pll_016_2021_saulo_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pll_016_2021_saulo_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da listagem de medicamentos, suplementos e demais produtos da área da saúde, disponíveis, ainda que em falta, de distribuição gratuita a população, na rede Municipal de saúde de Cunha, e da outras providencias. Revoga a Lei Municipal nº 1550/2017.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/47/pll_017_2021_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/47/pll_017_2021_elaine.pdf</t>
   </si>
   <si>
     <t>Denominação das Ruas 1,4,5,6,7,8 e 9 do Conjunto Habitacional José de Oliveira Queiróz (denominado pela Lei Municipal nº 1396/2014)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/48/ple_015_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/48/ple_015_2021.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/49/ple_019_2021_loa.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/49/ple_019_2021_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Estância Climática de Cunha - Estado de São Paulo - para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pll_018_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pll_018_2021_coelho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de mirante como Vereador João Donizete do Nascimento "Neto do Duca"</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pll_019_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pll_019_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pll_020_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pll_020_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de quadra</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pll_021_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pll_021_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de represa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/54/ple_020_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/54/ple_020_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial à Lei Orçamentária do exercício de 2021, por arrecadação de convênio e dá outras providências</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/55/ple_021_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/55/ple_021_2021.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/56/ple_022_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/56/ple_022_2021.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/57/ple_023_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/57/ple_023_2021.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/58/ple_024_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/58/ple_024_2021.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/59/ple_025_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/59/ple_025_2021.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/60/pll_022_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/60/pll_022_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/61/ple_026_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/61/ple_026_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial para inclusão de elemento econômico à Lei Orçamentária do exercício de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/62/ple_027_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/62/ple_027_2021.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ple_028_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ple_028_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar convênio com o Estado de São Paulo, por intermédio da Secretaria de Educação</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pll_023_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pll_023_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Denomina "Unidade Básica de Saúde Dr. Isnard Maia Bezerra", a UBS do Alto do Jovino, em Cunha</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ple_029_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ple_029_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal criar na sua estrutura administrativa subordinado diretamente a Chefia de Gabinete e vinculado à Secretaria de Planejamento, Obras, Serviços Urbanos, Viação e Transporte do Município de Cunha, o Órgão Executivo Municipal de Trânsito, a Junta Administrativa de Recursos e Infrações - JARI e celebrar convênios com os órgãos públicos estaduais e federais, objetivando disciplinar as atividades de fiscalização de trânsito prevista no Código de Trânsito Brasileiro - Lei Federal nº 9.503/1997, de competência e responsabilidade do Município.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Batista Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/66/pll_024_2021_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/66/pll_024_2021_batista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de escola</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ple_030_2021.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ple_030_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para fornecimento de refeições aos servidores municipais que trabalham em regime de plantão e dá outras providências</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pdl_001_2021_ronaldo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pdl_001_2021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Maria Fernanda Freire Luis</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pdl_002_2021_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pdl_002_2021_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Karine Costa da Silva</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pdl_003_2021_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pdl_003_2021_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Marco Antonio Scarasati Vinholi</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/</t>
+    <t>http://sapl.cunha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Cunhense a Mara Rita de Oliveira Cabeti</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ronaldo da Farmácia, Elaine Nogueira, Gilmara da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pr_001_2021_ronaldo_gilmara_elaine.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pr_001_2021_ronaldo_gilmara_elaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação do Art. 104 do Regimento Interno da Câmara Municipal de Cunha, fixando dia e horário das sessões ordinárias</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Pesar pelo falecimento da Apóstola Sônia Damico Alves</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>pesar pelo falecimento de Odete Fernandes da Silva Macedo</t>
   </si>
   <si>
     <t>470</t>
   </si>
@@ -2469,223 +2469,223 @@
   <si>
     <t>692</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Congratulações a Oseias Lopes José  pela forma dedicada e comprometida com que exerce seu trabalho, contribuindo para o avanço do Distrito de Campos de Cunha e o bem estar da população</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Marcos Vinícius Monteiro</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_001_2021_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_001_2021_saulo.pdf</t>
   </si>
   <si>
     <t>requer do Dirigente Regional de Ensino de Guaratinguetá, o número de alunos com necessidades especiais que são atendidos pela Rede Estadual de Educação junto ao Município de Cunha/SP, a fim de viabilizar a realização de estudos de projetos nessa área</t>
   </si>
   <si>
     <t>Cleiton da Ambulância, Batista Siqueira, Coelho, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_002_2021_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_002_2021_cleiton.pdf</t>
   </si>
   <si>
     <t>requer ao Executivo, que seja informado a Esta Casa, quem são os funcionários da Prefeitura Municipal (efetivos e comissionados), com detalhamento das seguintes características: nome, cargo, data de admissão e nº da portaria de admissão, setor, local de trabalho, carga horária, vencimentos, se faz hora extra, se ocupa função diferente para a qual foi contratado.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_003_2021_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_003_2021_gilmara.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja informado os horários de atendimento de cada médico que atende na rede pública municipal, enviando uma relação com nomes e horários</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_004_2021_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_004_2021_gilmara.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja informado o motivo do não pagamento de adicional de insalubridade para parte dos agentes de saúde e para os operadores de máquina da Prefeitura.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_005_2021_gilmara.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_005_2021_gilmara.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja informado o motivo da falta de insumos para a saúde, como luvas e papel interfolha, e remédios na farmácia municipal, tal como clonazepam.</t>
   </si>
   <si>
     <t>Gilmara da Enfermagem, Batista Siqueira, Cleiton da Ambulância, Coelho, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_006_2021_gilmara_coelho_cleiton_netinho_ilson_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_006_2021_gilmara_coelho_cleiton_netinho_ilson_batista.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja informado a quantidade de doses de vacinas contra COVID19 remetidas para nosso Município, bem como relação dos nomes das pessoas vacinadas, seja na esfera pública ou privada, com respectivo cargo em que atua, constando RG, CPF e número do cartão do SUS.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_007_2021_ilson_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_007_2021_ilson_batista.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja informado a Esta Casa, qual é a situação atual do CRAS de Campos de Cunha, a saber: se está funcionando, qual o horário de funcionamento?; se não está funcionando, qual o motivo da cessação dos serviços? e voltará a servir a população em quanto tempo?</t>
   </si>
   <si>
     <t>Coelho, Cleiton da Ambulância, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_008_2021_coelho_cleiton_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_008_2021_coelho_cleiton_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado qual foi o destino das árvores de pinos que foram retiradas próximo ao lago do Parque Lavapés; caso tenham sido aproveitadas em quais locais serão utilizadas.</t>
   </si>
   <si>
     <t>Coelho, Batista Siqueira, Cleiton da Ambulância, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_009_2021_coelho_cleiton_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_009_2021_coelho_cleiton_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informada a finalidade da aquisição do aparelho celular SmartPhone Samsung Galaxy Note 20 ultra, no valor de R$5.605,67, junto à empresa Kabum Comércio Eletrônico S/A, CNPJ 05.570.714/0001-59, compra direta nº95-2021, devendo informar qual a necessidade da aquisição de aparelho nesse valor para prestação de serviço público; informando ainda qual agente público será o responsável pelo referido aparelho celular.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_010_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_010_2021_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado a Esta Casa, se há ou não há servidor ocupando a função de Agente de Saúde na micro área 06 – Várzea do Gouveia – ESF Dr. Paulo Jarbas da Silva, já que moradores locais reclamam que não estão recebendo acompanhamento daquele profissional.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_011_2021_netinho.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_012_2021_saulo.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_011_2021_netinho.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_012_2021_saulo.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde Ana Cristina Rodrigues da Silva Monteiro, após submetido ao douto plenário, que seja informado a Esta Casa, como está o andamento da implantação do prontuário eletrônico em nosso Município, uma vez que em 2017 obtivemos uma emenda parlamentar no valor de R$95.000,00 do Deputado Cauê Macris, especificamente para a utilização na implantação daquele prontuário no Município.</t>
   </si>
   <si>
     <t>Requeiro ao senhor Prefeito seja informado o número total de vagas disponíveis na rede municipal de ensino – na função de Professor de Educação Física. Seja informado também se existe professor habilitado no concurso realizado no ano de 2019; se existe previsão para ingresso do professor habilitado no concurso, bem como quem ministra essas aulas atualmente (e o regime de contratação).</t>
   </si>
   <si>
     <t>Coelho, Batista Siqueira, Cleiton da Ambulância, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_014_2021_coelho_cleiton_netinho_ilson_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_014_2021_coelho_cleiton_netinho_ilson_batista.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que seja informado com relação às árvores de pinos que foram retiradas próximo ao lago do Parque Lavapés, se referido serviço foi realizado por empresa terceirizada. Em caso positivo quais os dados da empresa e valor do contrato? Caso tenham sido retiradas por funcionários da Prefeitura, informem quais nomes deles e quais placas dos veículos utilizados para este fim, haja vista que conforme fora informado pelo Senhor Prefeito, estas teriam sido depositadas no "bota fora" municipal.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_015_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_015_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito que seja informado a este Legislativo em que condição jurídica se encontra a região conhecida como Loteamento Paula Souza. Alguma benfeitoria, como calçamento, rede de esgoto ou iluminação pode ser implantada no local?</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_016_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_016_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Requeiro ao senhor Prefeito seja informado o número total de vagas disponíveis na rede municipal de ensino – na função de Professor de Educação Infantil. Seja informado também se existe professor habilitado no concurso realizado no ano de 2019; se existe previsão para ingresso do professor habilitado no concurso, bem como quem ministra essas aulas atualmente (e o regime de contratação).</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_017_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_017_2021_coelho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo uma cópia da ata do Pregão Presencial nº 025/2021, Processo Administrativo nº 051/2021</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_018_2021_netinho_cleiton.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_018_2021_netinho_cleiton.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo que informe ao Legislativo quais são os funcionários públicos municipais, além dos motoristas, que estão autorizados a dirigir os veículos oficiais do Município.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_019_2021_netinho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_019_2021_netinho.pdf</t>
   </si>
   <si>
     <t>Requeiro ao senhor Prefeito seja informado o número total de vagas disponíveis na rede municipal de ensino – na função de Professor de Inglês._x000D_
 Seja informado também se existe professor habilitado no concurso realizado no ano de 2019; se existe previsão para ingresso do professor habilitado no concurso, bem como quem ministra essas aulas atualmente (e o regime de contratação).</t>
   </si>
   <si>
     <t>Batista Siqueira, Cleiton da Ambulância, Coelho, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_020_2021_batista_coelho_cleiton_netinho_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_020_2021_batista_coelho_cleiton_netinho_ilson.pdf</t>
   </si>
   <si>
     <t>requer do Prefeito que informe qual o motivo de pagamento de horas extras para alguns funcionários operadores de máquina e não pagamento para outros, já que realizam a mesma carga horária conforme assinado no livro de ponto de frequência.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_021_2021_ilson_batista.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_021_2021_ilson_batista.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja informado qual a situação da obra da creche de Campos de Cunha, informando se a obra vai ser terminada. Se sim, qual a data de entrega? E se estão sendo realizadas com recursos próprios ou advindos de convênios.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_022_2021_ilson.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_022_2021_ilson.pdf</t>
   </si>
   <si>
     <t>requer do Executivo que seja  informado o  motivo pelo qual a Estação de Tratamento de Esgoto do Distrito de Campos de Cunha não está funcionando. Ainda, que informe o nome do funcionário responsável por aquela estação.</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_023_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_023_2021_coelho.pdf</t>
   </si>
   <si>
     <t>requer do Prefeito que sejam remetidos a esta Casa de Leis os Projetos de Execução de Obras, respectivamente, referentes às Leis nº 1786/2021, 1787/2021, 1788/2021, 1791/2021 e 1794/2021.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Coelho, Batista Siqueira, Bruno Barbeta, Cleiton da Ambulância, Ilson Ledoíno, Netinho do Duca</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/96/emenda_001_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/96/emenda_001_2021_coelho.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Lei nº 13/2021 (PLE 9/2021) - Lei de Diretrizes Orçamentárias</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/97/emenda_002_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/97/emenda_002_2021_coelho.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 37/2021 (PLE nº 19/2021) - Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/98/emenda_003_2021_coelho.pdf</t>
+    <t>http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/98/emenda_003_2021_coelho.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2989,68 +2989,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/6/ple_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pll_001_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pll_002_2021_saulo_ilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pll_003_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/10/ple_002_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/11/ple_003_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/12/ple_004_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/13/ple_005_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/14/ple_006_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pll_004_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/16/ple_007_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/17/ple_008_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/20/ple_009_2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pll_005_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/22/ple_010_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/28/ple_011_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/29/ple_012_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pll_006_2021_bruno.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pll_007_2021_coelho_batista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pll_008_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pll_009_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pll_010_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pll_011_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pll_012_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/37/ple_013_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/38/ple_014_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/39/ple_c_001_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pll_013_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pll_014_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/42/ple_016_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/43/ple_017_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/44/ple_018_2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/45/pll_015_2021_bruno.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pll_016_2021_saulo_elaine.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/47/pll_017_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/48/ple_015_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/49/ple_019_2021_loa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pll_018_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pll_019_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pll_020_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pll_021_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/54/ple_020_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/55/ple_021_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/56/ple_022_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/57/ple_023_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/58/ple_024_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/59/ple_025_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/60/pll_022_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/61/ple_026_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/62/ple_027_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ple_028_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pll_023_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ple_029_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/66/pll_024_2021_batista.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ple_030_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pdl_001_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pdl_002_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pdl_003_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pr_001_2021_ronaldo_gilmara_elaine.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_001_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_002_2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_003_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_004_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_005_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_006_2021_gilmara_coelho_cleiton_netinho_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_007_2021_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_008_2021_coelho_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_009_2021_coelho_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_010_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_011_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_012_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_014_2021_coelho_cleiton_netinho_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_015_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_016_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_017_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_018_2021_netinho_cleiton.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_019_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_020_2021_batista_coelho_cleiton_netinho_ilson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_021_2021_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_022_2021_ilson.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_023_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/96/emenda_001_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/97/emenda_002_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/98/emenda_003_2021_coelho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/6/ple_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pll_001_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pll_002_2021_saulo_ilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pll_003_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/10/ple_002_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/11/ple_003_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/12/ple_004_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/13/ple_005_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/14/ple_006_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pll_004_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/16/ple_007_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/17/ple_008_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/20/ple_009_2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pll_005_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/22/ple_010_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/28/ple_011_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/29/ple_012_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pll_006_2021_bruno.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pll_007_2021_coelho_batista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pll_008_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pll_009_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pll_010_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pll_011_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pll_012_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/37/ple_013_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/38/ple_014_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/39/ple_c_001_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pll_013_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pll_014_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/42/ple_016_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/43/ple_017_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/44/ple_018_2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/45/pll_015_2021_bruno.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pll_016_2021_saulo_elaine.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/47/pll_017_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/48/ple_015_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/49/ple_019_2021_loa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pll_018_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pll_019_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pll_020_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pll_021_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/54/ple_020_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/55/ple_021_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/56/ple_022_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/57/ple_023_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/58/ple_024_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/59/ple_025_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/60/pll_022_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/61/ple_026_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/62/ple_027_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ple_028_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pll_023_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ple_029_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/66/pll_024_2021_batista.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ple_030_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pdl_001_2021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pdl_002_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pdl_003_2021_elaine.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pr_001_2021_ronaldo_gilmara_elaine.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_001_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_002_2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_003_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_004_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_005_2021_gilmara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_006_2021_gilmara_coelho_cleiton_netinho_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_007_2021_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_008_2021_coelho_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_009_2021_coelho_cleiton_netinho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_010_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_011_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_012_2021_saulo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_014_2021_coelho_cleiton_netinho_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_015_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_016_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_017_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_018_2021_netinho_cleiton.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_019_2021_netinho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_020_2021_batista_coelho_cleiton_netinho_ilson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_021_2021_ilson_batista.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_022_2021_ilson.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_023_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/96/emenda_001_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/97/emenda_002_2021_coelho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cunha.sp.leg.br/media/sapl/public/materialegislativa/2021/98/emenda_003_2021_coelho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>